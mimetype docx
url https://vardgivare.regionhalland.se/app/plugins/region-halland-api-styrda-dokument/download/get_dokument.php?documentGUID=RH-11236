--- v0 (2025-11-05)
+++ v1 (2026-11-03)
@@ -16,50 +16,56 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w:rsidR="00624922" w:rsidRDefault="00624922" w14:paraId="6E73CB90" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00624922" w:rsidRDefault="00E817E1" w14:paraId="6E73CB91" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="894" w:lineRule="exact"/>
         <w:ind w:left="794"/>
         <w:rPr>
@@ -704,56 +710,56 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001B0E72" w:rsidR="00624922" w:rsidP="0012444F" w:rsidRDefault="00E817E1" w14:paraId="6E73CBA1" w14:textId="195C8110">
       <w:pPr>
         <w:spacing w:before="63"/>
         <w:ind w:right="44"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:sectPr w:rsidRPr="001B0E72" w:rsidR="00624922">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11920" w:h="16850"/>
           <w:pgMar w:top="540" w:right="0" w:bottom="880" w:left="0" w:header="720" w:footer="681" w:gutter="0"/>
           <w:cols w:equalWidth="0" w:space="720" w:num="2">
             <w:col w:w="8407" w:space="1294"/>
             <w:col w:w="2219"/>
           </w:cols>
-          <w:headerReference w:type="even" r:id="Rff47279a05814f53"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="R75ec7b3842e44c02"/>
+          <w:headerReference w:type="even" r:id="R0bf113defbc245bd"/>
+          <w:headerReference w:type="default" r:id="Reb72ce3a7a9541db"/>
+          <w:headerReference w:type="first" r:id="Rea3717fcbc7b4cd8"/>
+          <w:footerReference w:type="even" r:id="Rfd1e8843b09a49ae"/>
+          <w:footerReference w:type="default" r:id="R8033a012c7144199"/>
+          <w:footerReference w:type="first" r:id="Rd9fbe80125ee4412"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="001B0E72">
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:br w:type="column"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001B0E72" w:rsidR="00624922" w:rsidRDefault="00624922" w14:paraId="6E73CBA2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001B0E72" w:rsidR="00624922" w:rsidRDefault="00624922" w14:paraId="6E73CBA3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -31453,51 +31459,51 @@
                               <a:tailEnd/>
                             </a:ln>
                             <a:extLst>
                               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group id="Group 2" style="width:67.5pt;height:.8pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="1350,16" o:spid="_x0000_s1026" w14:anchorId="6E32CE29" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDJrLoIQMAAMUHAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0uKH1JWmWGnWKoTcM&#10;6LYCzT5AkeULJkuapMTpvn6UZLtOimJAtzwElEmRh+QhdXG5bznaMW0aKXKcnMYYMUFl0Ygqxz/W&#10;tydLjIwloiBcCpbjJ2bw5er9u4tOZSyVteQF0wicCJN1Kse1tSqLIkNr1hJzKhUToCylbomFo66i&#10;QpMOvLc8SuN4EXVSF0pLyoyBr9dBiVfef1kyar+XpWEW8RwDNuv/tf/fuP9odUGyShNVN7SHQd6A&#10;oiWNgKCjq2tiCdrq5oWrtqFaGlnaUyrbSJZlQ5nPAbJJ4qNs7rTcKp9LlXWVGssEpT2q05vd0m+7&#10;O60e1YMO6EG8l/SngbpEnaqyqd6dq2CMNt1XWUA/ydZKn/i+1K1zASmhva/v01hftreIwsfl2af0&#10;DLpAQZXEyaIvP62hRy8u0fqmv5bMxksL17CIZCGaR9gjch3v4QURkD9o1BQ5nmMkSAtgfT3RzPk4&#10;zs117n/lDpSHBJeBW0PuyWwGOFzmaVCMWR+YT7M+uPBq0jA35pka5t+o8VgTxTzjjGt9X8CzoYC3&#10;mjE3i2geauiNBvKYKXMmmk6ZzADB/sqZg0K8UrexDCSjW2PvmPSsI7t7Y8MsFyB5Lhd919fAuLLl&#10;MNYfT1CMlqjvTDUaJIPBhwitY9Qh36ze3eAlHYy8l2Q2T186mg02zlE6cQSwqwEYqQesdC96sCAh&#10;4lZm7IdJSePmYQ3AhikCD2DkEnvFFmIf24Y7fQgNu/B4C2qMYAtuAiEVsQ6ZC+FE1MGQOtK6D63c&#10;sbX0Kns0qRDkWcvF1CpwfoIqqOGGC+AHeQzqsE4aKuRtw7lvARcOyvkiTjwUI3lTOKVDY3S1ueIa&#10;7Yjb7/7nkgFnB2awR0XhndWMFDe9bEnDgwz2HGoL+yRQ1e0Hk21k8QS01TK8GvDKgVBL/RujDl6M&#10;HJtfW6IZRvyLgLk7T+Zz98T4wxxWHRz0VLOZaoig4CrHFkPjnXhlw7O0VbqpaogU0hXyM6zYsnHs&#10;9vgCqv4Ao++lcfP5lQhvBXw9eIymZ3/j+fVd/QEAAP//AwBQSwMEFAAGAAgAAAAhACrtYyjZAAAA&#10;AwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdxNIiMZtSinoqgq0g3qbZaRKa&#10;nQ3ZbZL+e6de9DLM4w1vvpevJteqgfrQeDaQzhJQxKW3DVcGPvevD0+gQkS22HomAxcKsCpub3LM&#10;rB/5g4ZdrJSEcMjQQB1jl2kdypochpnviMU7+t5hFNlX2vY4Srhr9WOSLLXDhuVDjR1taipPu7Mz&#10;8DbiuJ6nL8P2dNxcvveL969tSsbc303rZ1CRpvh3DFd8QYdCmA7+zDao1oAUib/z6s0XIg+yLEEX&#10;uf7PXvwAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgyay6CEDAADFBwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKu1jKNkAAAADAQAADwAAAAAA&#10;AAAAAAAAAAB7BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIEGAAAAAA==&#10;">
+              <v:group id="Group 2" style="width:67.5pt;height:.8pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="1350,16" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDJrLoIQMAAMUHAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0uKH1JWmWGnWKoTcM&#10;6LYCzT5AkeULJkuapMTpvn6UZLtOimJAtzwElEmRh+QhdXG5bznaMW0aKXKcnMYYMUFl0Ygqxz/W&#10;tydLjIwloiBcCpbjJ2bw5er9u4tOZSyVteQF0wicCJN1Kse1tSqLIkNr1hJzKhUToCylbomFo66i&#10;QpMOvLc8SuN4EXVSF0pLyoyBr9dBiVfef1kyar+XpWEW8RwDNuv/tf/fuP9odUGyShNVN7SHQd6A&#10;oiWNgKCjq2tiCdrq5oWrtqFaGlnaUyrbSJZlQ5nPAbJJ4qNs7rTcKp9LlXWVGssEpT2q05vd0m+7&#10;O60e1YMO6EG8l/SngbpEnaqyqd6dq2CMNt1XWUA/ydZKn/i+1K1zASmhva/v01hftreIwsfl2af0&#10;DLpAQZXEyaIvP62hRy8u0fqmv5bMxksL17CIZCGaR9gjch3v4QURkD9o1BQ5nmMkSAtgfT3RzPk4&#10;zs117n/lDpSHBJeBW0PuyWwGOFzmaVCMWR+YT7M+uPBq0jA35pka5t+o8VgTxTzjjGt9X8CzoYC3&#10;mjE3i2geauiNBvKYKXMmmk6ZzADB/sqZg0K8UrexDCSjW2PvmPSsI7t7Y8MsFyB5Lhd919fAuLLl&#10;MNYfT1CMlqjvTDUaJIPBhwitY9Qh36ze3eAlHYy8l2Q2T186mg02zlE6cQSwqwEYqQesdC96sCAh&#10;4lZm7IdJSePmYQ3AhikCD2DkEnvFFmIf24Y7fQgNu/B4C2qMYAtuAiEVsQ6ZC+FE1MGQOtK6D63c&#10;sbX0Kns0qRDkWcvF1CpwfoIqqOGGC+AHeQzqsE4aKuRtw7lvARcOyvkiTjwUI3lTOKVDY3S1ueIa&#10;7Yjb7/7nkgFnB2awR0XhndWMFDe9bEnDgwz2HGoL+yRQ1e0Hk21k8QS01TK8GvDKgVBL/RujDl6M&#10;HJtfW6IZRvyLgLk7T+Zz98T4wxxWHRz0VLOZaoig4CrHFkPjnXhlw7O0VbqpaogU0hXyM6zYsnHs&#10;9vgCqv4Ao++lcfP5lQhvBXw9eIymZ3/j+fVd/QEAAP//AwBQSwMEFAAGAAgAAAAhACrtYyjZAAAA&#10;AwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdxNIiMZtSinoqgq0g3qbZaRKa&#10;nQ3ZbZL+e6de9DLM4w1vvpevJteqgfrQeDaQzhJQxKW3DVcGPvevD0+gQkS22HomAxcKsCpub3LM&#10;rB/5g4ZdrJSEcMjQQB1jl2kdypochpnviMU7+t5hFNlX2vY4Srhr9WOSLLXDhuVDjR1taipPu7Mz&#10;8DbiuJ6nL8P2dNxcvveL969tSsbc303rZ1CRpvh3DFd8QYdCmA7+zDao1oAUib/z6s0XIg+yLEEX&#10;uf7PXvwAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgyay6CEDAADFBwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKu1jKNkAAAADAQAADwAAAAAA&#10;AAAAAAAAAAB7BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIEGAAAAAA==&#10;" w14:anchorId="6E32CE29">
                 <v:group id="Group 3" style="position:absolute;left:8;top:8;width:1334;height:2" coordsize="1334,2" coordorigin="8,8" o:spid="_x0000_s1027" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBSlSazxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6ibaFomuEkItPYRCVRBvj+wzCWbfhuw2f759t1DocZiZ3zDb/Wga0VPnassK4kUE&#10;griwuuZSwfl0eFqDcB5ZY2OZFEzkYL+bPWwx0XbgL+qPvhQBwi5BBZX3bSKlKyoy6Ba2JQ7ezXYG&#10;fZBdKXWHQ4CbRi6j6FUarDksVNhSVlFxP34bBe8DDukqfuvz+y2brqeXz0sek1KP8zHdgPA0+v/w&#10;X/tDK3iG3yvhBsjdDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBSlSazxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 4" style="position:absolute;left:8;top:8;width:1334;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1334,2" o:spid="_x0000_s1028" filled="f" strokeweight=".26669mm" path="m,l1334,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCtywOcwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeAVvmlSstVujSIvQk6C298fmdbN/8rLdpO767Y0g9DjMzG+Y1WZwjThTF0rPGp6mCgRx&#10;7k3JhYav026yBBEissHGM2m4UIDN+mG0wsz4ng90PsZCJAiHDDXYGNtMypBbchimviVO3o/vHMYk&#10;u0KaDvsEd42cKbWQDktOCxZbereU18c/p6H+9dXHt5q7aqlme2W3ry+n3mg9fhy2byAiDfE/fG9/&#10;Gg3PcLuSboBcXwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCtywOcwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;1334,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00624922" w:rsidRDefault="00624922" w14:paraId="6E73CF3B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00624922" w:rsidRDefault="00624922" w14:paraId="6E73CF3C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:rPr>
@@ -31736,50 +31742,548 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7560310" cy="557530"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="00E80F5F" w:rsidRDefault="00E80F5F" w14:paraId="5164C01E" w14:textId="77777777"/>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid"/>
+      <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="page" w:tblpXSpec="center" w:tblpY="1"/>
+      <w:tblOverlap w:val="never"/>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="7438"/>
+      <w:gridCol w:w="1632"/>
+    </w:tblGrid>
+    <w:tr w:rsidRPr="00CE3B56" w:rsidR="008D3B55" w:rsidTr="00766C3E" w14:paraId="30ED343A" w14:textId="77777777">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7621" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidRPr="00CE3B56" w:rsidR="008D3B55" w:rsidP="005D1657" w:rsidRDefault="00730DA5" w14:paraId="17682F9C" w14:textId="51A8F62E">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4536"/>
+            </w:tabs>
+            <w:ind w:left="-110"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Arbetsordning: Arbetsordning regionfullmäktige</w:t>
+          </w:r>
+          <w:r w:rsidR="009117F1">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1667" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidRPr="00CE3B56" w:rsidR="008D3B55" w:rsidP="005D1657" w:rsidRDefault="008D3B55" w14:paraId="12F7365C" w14:textId="092F6A49">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4536"/>
+            </w:tabs>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Sida </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="000D427C">
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> av </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56" w:rsidR="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56" w:rsidR="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56" w:rsidR="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="000D427C">
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56" w:rsidR="00CE3B56">
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidRPr="00CE3B56" w:rsidR="008D3B55" w:rsidTr="00E80F5F" w14:paraId="562656A0" w14:textId="77777777">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="9288" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w:rsidRPr="00CE3B56" w:rsidR="008D3B55" w:rsidP="005C0CC6" w:rsidRDefault="004A3747" w14:paraId="756C4880" w14:textId="76095C11">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4536"/>
+            </w:tabs>
+            <w:ind w:left="-110"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Huvudförfattare: Lindh Samuel RK STAB, Godkänt: 2026-10-28</w:t>
+          </w:r>
+          <w:r w:rsidRPr="001E66B2">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+          <w:r w:rsidR="00FC2181">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:r w:rsidRPr="37904626" w:rsidR="00FC2181">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:r w:rsidRPr="00306A86" w:rsidR="00FC2181">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:r w:rsidR="00FC2181">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:r w:rsidRPr="37904626" w:rsidR="00FC2181">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidRPr="00CE3B56" w:rsidR="008D3B55" w:rsidTr="00E80F5F" w14:paraId="5BB93CE9" w14:textId="77777777">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="9288" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w:rsidRPr="00CE3B56" w:rsidR="008D3B55" w:rsidP="005C0CC6" w:rsidRDefault="008D3B55" w14:paraId="0DF71A51" w14:textId="5F2C3FDA">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4536"/>
+            </w:tabs>
+            <w:ind w:left="-110"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="005D1657" w:rsidP="005D1657" w:rsidRDefault="005D1657" w14:paraId="1C43ED51" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid"/>
+      <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="page" w:tblpXSpec="center" w:tblpY="1"/>
+      <w:tblOverlap w:val="never"/>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="7438"/>
+      <w:gridCol w:w="1632"/>
+    </w:tblGrid>
+    <w:tr w:rsidRPr="00CE3B56" w:rsidR="00427026" w:rsidTr="009223C5" w14:paraId="1FAF3F63" w14:textId="77777777">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7621" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidRPr="00CE3B56" w:rsidR="00427026" w:rsidP="00427026" w:rsidRDefault="00427026" w14:paraId="31E7E0D5" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4536"/>
+            </w:tabs>
+            <w:ind w:left="-110"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Arbetsordning: Arbetsordning regionfullmäktige</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1667" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidRPr="00CE3B56" w:rsidR="00427026" w:rsidP="00427026" w:rsidRDefault="00427026" w14:paraId="27A929A4" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4536"/>
+            </w:tabs>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Sida </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> av </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidRPr="00CE3B56" w:rsidR="00427026" w:rsidTr="009223C5" w14:paraId="514D31A8" w14:textId="77777777">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="9288" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w:rsidRPr="00CE3B56" w:rsidR="00427026" w:rsidP="00427026" w:rsidRDefault="00427026" w14:paraId="211F8565" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4536"/>
+            </w:tabs>
+            <w:ind w:left="-110"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Huvudförfattare: Lindh Samuel RK STAB, Godkänt: 2026-10-28</w:t>
+          </w:r>
+          <w:r w:rsidRPr="001E66B2">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:r w:rsidRPr="37904626">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:r w:rsidRPr="00306A86">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:r w:rsidRPr="37904626">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidRPr="00CE3B56" w:rsidR="00427026" w:rsidTr="009223C5" w14:paraId="7FE9F553" w14:textId="77777777">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="9288" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w:rsidRPr="00CE3B56" w:rsidR="00427026" w:rsidP="00427026" w:rsidRDefault="00427026" w14:paraId="1976DC31" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4536"/>
+            </w:tabs>
+            <w:ind w:left="-110"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="00D20CB1" w:rsidRDefault="00D20CB1" w14:paraId="251F890D" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w:rsidR="00624922" w:rsidRDefault="00F30A45" w14:paraId="6E73CF72" w14:textId="0F57E82F">
     <w:pPr>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="503272472" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="0AD4589B" wp14:anchorId="6E73CF7D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
@@ -32037,51 +32541,51 @@
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="0086669C" w:rsidTr="00220BF1" w14:paraId="450F38E4" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="37904626" w:rsidR="0086669C" w:rsidP="0086669C" w:rsidRDefault="0086669C" w14:paraId="62B6D4D4" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">Huvudförfattare: Lundahl Henrik RK STAB</w:t>
+            <w:t xml:space="preserve">Huvudförfattare: Lindh Samuel RK STAB</w:t>
           </w:r>
           <w:r w:rsidRPr="001E66B2">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="00CE3B56" w:rsidR="0086669C" w:rsidP="0086669C" w:rsidRDefault="0086669C" w14:paraId="1B0FB7E9" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
@@ -32275,51 +32779,51 @@
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="000D6F1B" w:rsidTr="00595120" w14:paraId="0A90BD92" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="37904626" w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="000D6F1B" w14:paraId="41CB39C8" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">Huvudförfattare: Lundahl Henrik RK STAB</w:t>
+            <w:t xml:space="preserve">Huvudförfattare: Lindh Samuel RK STAB</w:t>
           </w:r>
           <w:r w:rsidRPr="001E66B2">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="00CE3B56" w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="000D6F1B" w14:paraId="2C7473F1" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
@@ -32513,51 +33017,51 @@
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="000D6F1B" w:rsidTr="00595120" w14:paraId="19CABEE9" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="37904626" w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="000D6F1B" w14:paraId="3A930822" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">Huvudförfattare: Lundahl Henrik RK STAB</w:t>
+            <w:t xml:space="preserve">Huvudförfattare: Lindh Samuel RK STAB</w:t>
           </w:r>
           <w:r w:rsidRPr="001E66B2">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="00CE3B56" w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="000D6F1B" w14:paraId="35ABC5A9" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
@@ -32756,87 +33260,97 @@
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00256277" w:rsidTr="00220BF1" w14:paraId="0B40B905" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="37904626" w:rsidR="00256277" w:rsidP="0086669C" w:rsidRDefault="00256277" w14:paraId="75CFE404" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">Huvudförfattare: Lundahl Henrik RK STAB</w:t>
+            <w:t xml:space="preserve">Huvudförfattare: Lindh Samuel RK STAB</w:t>
           </w:r>
           <w:r w:rsidRPr="001E66B2">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="00CE3B56" w:rsidR="00256277" w:rsidP="0086669C" w:rsidRDefault="00256277" w14:paraId="436B6CFB" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00256277" w:rsidRDefault="00256277" w14:paraId="4D06B481" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w:rsidR="00AB2F14" w:rsidRDefault="00AB2F14" w14:paraId="4BD167EF" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="00D20CB1" w:rsidRDefault="00D20CB1" w14:paraId="3A8C12B1" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="09733FCC" w14:textId="77777777" w:rsidR="003473D5" w:rsidRDefault="003473D5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6760DC70" w14:textId="77777777" w:rsidR="003473D5" w:rsidRDefault="003473D5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
@@ -32860,50 +33374,183 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="sv-SE"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="0012444F" w:rsidRDefault="0012444F" w14:paraId="57F6B405" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid"/>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:jc w:val="center"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5088"/>
+      <w:gridCol w:w="3982"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00427026" w:rsidTr="009223C5" w14:paraId="67867352" w14:textId="77777777">
+      <w:trPr>
+        <w:cantSplit/>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5211" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="00427026" w:rsidP="00427026" w:rsidRDefault="00427026" w14:paraId="1052F29B" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4536"/>
+              <w:tab w:val="clear" w:pos="9072"/>
+              <w:tab w:val="left" w:pos="3300"/>
+              <w:tab w:val="left" w:pos="3360"/>
+            </w:tabs>
+            <w:ind w:left="-110"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Gäller för:</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0090517B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Region Halland</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4077" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="00427026" w:rsidP="00427026" w:rsidRDefault="00427026" w14:paraId="5931D35D" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4536"/>
+            </w:tabs>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:lang w:eastAsia="sv-SE"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C02F725" wp14:editId="08CFFE91">
+                <wp:extent cx="1571625" cy="438150"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:docPr id="1" name="Bildobjekt 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="logo.gif"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1571625" cy="438150"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="00D20CB1" w:rsidRDefault="00D20CB1" w14:paraId="207C91E6" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w:rsidR="00FE4EA4" w:rsidRDefault="00FE4EA4" w14:paraId="5EE4EA23" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="9016" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -33368,50 +34015,199 @@
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00A82C54" w:rsidP="00E219F1" w:rsidRDefault="00A82C54" w14:paraId="4666B331" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w:rsidR="00AB2F14" w:rsidRDefault="00AB2F14" w14:paraId="2FC20B86" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="00D20CB1" w:rsidRDefault="00D20CB1" w14:paraId="2937DBDA" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid"/>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:jc w:val="center"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5088"/>
+      <w:gridCol w:w="3982"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="001F4B00" w:rsidTr="001F4B00" w14:paraId="6F807E45" w14:textId="77777777">
+      <w:trPr>
+        <w:cantSplit/>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5211" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="001F4B00" w:rsidP="009458A5" w:rsidRDefault="001F4B00" w14:paraId="5BF1CEA4" w14:textId="12AF3BAA">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4536"/>
+              <w:tab w:val="clear" w:pos="9072"/>
+              <w:tab w:val="left" w:pos="3300"/>
+              <w:tab w:val="left" w:pos="3360"/>
+            </w:tabs>
+            <w:ind w:left="-110"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Gäller för:</w:t>
+          </w:r>
+          <w:r w:rsidR="0090517B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0090517B" w:rsidR="0090517B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Region Halland</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4077" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="001F4B00" w:rsidP="00CE3B56" w:rsidRDefault="00CE3B56" w14:paraId="66914E94" w14:textId="3495C19F">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4536"/>
+            </w:tabs>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:lang w:eastAsia="sv-SE"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7031BED6" wp14:editId="2F610162">
+                <wp:extent cx="1571625" cy="438150"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:docPr id="35" name="Bildobjekt 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="logo.gif"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1571625" cy="438150"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="001F4B00" w:rsidP="00E42D76" w:rsidRDefault="001F4B00" w14:paraId="55A1911A" w14:textId="7E666062">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="left" w:pos="1770"/>
+        <w:tab w:val="right" w:pos="9356"/>
+      </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="274F45F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51D617D0"/>
     <w:lvl w:ilvl="0" w:tplc="AFB64772">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
@@ -35231,120 +36027,175 @@
   <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:rsid w:val="00A479E9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="26"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E219F1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:rsid w:val="002F50B4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:rsid w:val="002F50B4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB2326"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00566A55"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="250047668">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="653873533">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="799492960">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header2.xml" Id="Rff47279a05814f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header3.xml" Id="R43d43c5b59cc47b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header4.xml" Id="Rd570f0ebac3247b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer3.xml" Id="R3edb613dd51b49a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer4.xml" Id="R0158fc8f693640cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer5.xml" Id="R75ec7b3842e44c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header5.xml" Id="Rb086622d793c4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header6.xml" Id="Rc4f6e48c1d3f4256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header7.xml" Id="R508019b05b04432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer6.xml" Id="R231c1c56c3f94cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer7.xml" Id="Rf8a5335d16a841a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer8.xml" Id="R87bcbc59e6fc4acb" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header2.xml" Id="Rff47279a05814f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header3.xml" Id="R43d43c5b59cc47b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header4.xml" Id="Rd570f0ebac3247b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer3.xml" Id="R3edb613dd51b49a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer4.xml" Id="R0158fc8f693640cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer5.xml" Id="R75ec7b3842e44c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header5.xml" Id="Rb086622d793c4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header6.xml" Id="Rc4f6e48c1d3f4256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header7.xml" Id="R508019b05b04432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer6.xml" Id="R231c1c56c3f94cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer7.xml" Id="Rf8a5335d16a841a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer8.xml" Id="R87bcbc59e6fc4acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header8.xml" Id="R0bf113defbc245bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header9.xml" Id="Reb72ce3a7a9541db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header10.xml" Id="Rea3717fcbc7b4cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer9.xml" Id="Rfd1e8843b09a49ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer10.xml" Id="R8033a012c7144199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer11.xml" Id="Rd9fbe80125ee4412" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.gif" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.gif" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.gif" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/_rels/header5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.gif" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/_rels/header6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.gif" Id="rId1" /></Relationships>
+</file>
+
+<file path=word/_rels/header9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.gif" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>