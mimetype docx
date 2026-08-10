--- v0 (2026-06-22)
+++ v1 (2026-08-10)
@@ -1,75 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidRPr="00B93F6D" w:rsidR="00D97120" w:rsidP="0089533C" w:rsidRDefault="00D97120" w14:paraId="7C86FFF2" w14:textId="1A96C1A8">
       <w:pPr>
         <w:pStyle w:val="Rubrik"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc232663809" w:id="0"/>
-      <w:commentRangeStart w:id="1"/>
       <w:r w:rsidRPr="00B93F6D">
         <w:t>Händelseanalys - Slutrapport</w:t>
       </w:r>
       <w:r w:rsidR="00CD72A5">
         <w:t xml:space="preserve"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00D97120" w:rsidP="00DC1801" w:rsidRDefault="003F1FC9" w14:paraId="6215DF79" w14:textId="051973D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -83,59 +77,50 @@
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D97120" w:rsidP="00DC1801" w:rsidRDefault="00444C4B" w14:paraId="19FED874" w14:textId="6318E321">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bilaga till rutin: </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId12">
         <w:r w:rsidR="00041276">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Utredning av allvarliga händelser, vårdskador och risker för vårdskador</w:t>
         </w:r>
       </w:hyperlink>
-      <w:commentRangeEnd w:id="1"/>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00041276" w:rsidP="00DC1801" w:rsidRDefault="00041276" w14:paraId="094D7852" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00444C4B" w:rsidP="00DC1801" w:rsidRDefault="00444C4B" w14:paraId="379339BD" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1644,56 +1629,56 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E866D0" w:rsidR="00094F1C" w:rsidP="00487095" w:rsidRDefault="00094F1C" w14:paraId="7E1E917A" w14:textId="579B91EA">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc232663810" w:id="2"/>
+      <w:bookmarkStart w:name="_Toc232663810" w:id="1"/>
       <w:r w:rsidRPr="00E866D0">
         <w:lastRenderedPageBreak/>
         <w:t>Uppdragsgivare</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00E866D0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2667"/>
         <w:gridCol w:w="6395"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="00A41354" w:rsidR="00094F1C" w:rsidTr="00C732DE" w14:paraId="04F9E750" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
@@ -1977,51 +1962,67 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidRPr="00222D41" w:rsidR="00094F1C" w:rsidP="00C732DE" w:rsidRDefault="00094F1C" w14:paraId="49B7925A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Betoning"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00222D41">
               <w:rPr>
                 <w:rStyle w:val="Betoning"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
-              <w:t>Beskriv vilka dokument och annat material som ni har använt som faktaunderlag, t.ex. avvikelserapport, redogörelser av direkt och indirekt involverade medarbetare och patient eller närstående, journalhandlingar, riktlinjer och rutiner.</w:t>
+              <w:t xml:space="preserve">Beskriv vilka dokument och annat material som ni har använt som faktaunderlag, t.ex. avvikelserapport, redogörelser av direkt och indirekt involverade medarbetare och patient eller närstående, journalhandlingar, riktlinjer och rutiner.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00222D41">
+              <w:rPr>
+                <w:rStyle w:val="Betoning"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00222D41">
+              <w:rPr>
+                <w:rStyle w:val="Betoning"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00A41354" w:rsidR="00094F1C" w:rsidTr="00C732DE" w14:paraId="46DF934C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="006B5687" w:rsidR="00094F1C" w:rsidP="00C732DE" w:rsidRDefault="00094F1C" w14:paraId="300C5458" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Betoning"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
@@ -2067,69 +2068,69 @@
               <w:rPr>
                 <w:rStyle w:val="Betoning"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRPr="00A41354" w:rsidR="00094F1C" w:rsidP="00C732DE" w:rsidRDefault="00094F1C" w14:paraId="2EC140CC" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Betoning"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00487095" w:rsidP="00094F1C" w:rsidRDefault="00487095" w14:paraId="3C3ED591" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc428869326" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc428869326" w:id="2"/>
     </w:p>
     <w:p w:rsidRPr="00E866D0" w:rsidR="00094F1C" w:rsidP="00487095" w:rsidRDefault="00094F1C" w14:paraId="6E33DFA3" w14:textId="7E6F677E">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc232663811" w:id="4"/>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkStart w:name="_Toc232663811" w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00283A65">
         <w:t>Kortfattad beskrivning av händelsen/händelseförloppet</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00283A65">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F0059E" w:rsidR="00094F1C" w:rsidP="00094F1C" w:rsidRDefault="00094F1C" w14:paraId="57175CA3" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0059E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Händelsen som beskrivs bygger på fakta från</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001D4B5F" w:rsidR="00094F1C" w:rsidP="00094F1C" w:rsidRDefault="00094F1C" w14:paraId="3649ACC3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
@@ -2220,157 +2221,175 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00487095" w:rsidR="00094F1C" w:rsidP="00487095" w:rsidRDefault="00094F1C" w14:paraId="3F0B0CD3" w14:textId="7D3E9AD9">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc232663812" w:id="5"/>
+      <w:bookmarkStart w:name="_Toc232663812" w:id="4"/>
       <w:r w:rsidRPr="00283A65">
         <w:t>Kortfattad beskrivning av konsekvenserna/möjliga konsekvenser</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w:rsidR="00094F1C" w:rsidP="00094F1C" w:rsidRDefault="00094F1C" w14:paraId="25F7D7A4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00465EAE">
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Beskriv om möjligt vilka konsekvenser händelsen genererat i form av t.ex. förlängd vårdtid och förhöjd vårdnivå. Beräkna merkostnaderna i pengar, om det går.</w:t>
+        <w:t xml:space="preserve">Beskriv om möjligt vilka konsekvenser händelsen genererat i form av t.ex. förlängd vårdtid och förhöjd vårdnivå. Beräkna merkostnaderna i pengar, om det går.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00465EAE">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="7F7F7F"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00465EAE">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="7F7F7F"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00044508" w:rsidR="00094F1C" w:rsidP="00094F1C" w:rsidRDefault="00094F1C" w14:paraId="30187204" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00094F1C" w:rsidP="00053093" w:rsidRDefault="00094F1C" w14:paraId="34DAC936" w14:textId="3C539A52">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc232663813" w:id="6"/>
+      <w:bookmarkStart w:name="_Toc232663813" w:id="5"/>
       <w:r w:rsidRPr="00283A65">
         <w:t>Omedelbart vidtagna korrigerande åtgärder för att minska skadeverkan</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w:rsidR="00094F1C" w:rsidP="00094F1C" w:rsidRDefault="00094F1C" w14:paraId="4865FA94" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00465EAE">
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Beskriv om några åtgärder har vidtagits omedelbart eller snart efter händelsen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C555FB" w:rsidR="00094F1C" w:rsidP="00094F1C" w:rsidRDefault="00094F1C" w14:paraId="0B4AD111" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00094F1C" w:rsidP="00053093" w:rsidRDefault="00094F1C" w14:paraId="50432FB9" w14:textId="78BE3ECC">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc232663814" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc232663814" w:id="6"/>
       <w:r w:rsidRPr="00283A65">
         <w:t>Analys och bedömning av bakomliggande orsaker till händelsen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w:rsidR="00094F1C" w:rsidP="00094F1C" w:rsidRDefault="00094F1C" w14:paraId="3C8AAF0A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00465EAE">
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Beskriv vilka bakomliggande orsaker som ni har identifierat och vilka orsaksområden de hörde till. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00094F1C" w:rsidP="00094F1C" w:rsidRDefault="00094F1C" w14:paraId="2F69DC83" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
@@ -2656,118 +2675,118 @@
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00ED36ED" w:rsidR="00094F1C" w:rsidP="00053093" w:rsidRDefault="00094F1C" w14:paraId="2860ECF7" w14:textId="0231153F">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc232663815" w:id="8"/>
+      <w:bookmarkStart w:name="_Toc232663815" w:id="7"/>
       <w:r w:rsidRPr="00283A65">
         <w:t>Har liknande händelser inträffat i verksamheten tidigare?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00283A65">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00283A65">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00283A65" w:rsidR="00094F1C" w:rsidP="00094F1C" w:rsidRDefault="00094F1C" w14:paraId="296F7EBF" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00094F1C" w:rsidP="00053093" w:rsidRDefault="00094F1C" w14:paraId="355E3603" w14:textId="18E93AEB">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc232663816" w:id="9"/>
+      <w:bookmarkStart w:name="_Toc232663816" w:id="8"/>
       <w:r w:rsidRPr="00283A65">
         <w:t>Hur bedöms risken att något liknande skulle kunna inträffa igen?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00283A65">
         <w:t xml:space="preserve">        </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F0059E" w:rsidR="00094F1C" w:rsidP="00094F1C" w:rsidRDefault="00094F1C" w14:paraId="7A4AD5A5" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00094F1C" w:rsidP="00053093" w:rsidRDefault="00094F1C" w14:paraId="23F322DD" w14:textId="7A68ECAA">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc232663817" w:id="10"/>
+      <w:bookmarkStart w:name="_Toc232663817" w:id="9"/>
       <w:r w:rsidRPr="00283A65">
         <w:t>Har patient och/eller närstående informerats om händelsen?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w:rsidRPr="00F0059E" w:rsidR="00094F1C" w:rsidP="00094F1C" w:rsidRDefault="00094F1C" w14:paraId="418D3EF1" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0059E">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Ja</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0059E">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
@@ -2862,56 +2881,56 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0059E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00041361" w:rsidR="00094F1C" w:rsidP="001167D7" w:rsidRDefault="00094F1C" w14:paraId="33E7DC5C" w14:textId="65479096">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc232663818" w:id="11"/>
+      <w:bookmarkStart w:name="_Toc232663818" w:id="10"/>
       <w:r w:rsidRPr="00283A65">
         <w:t>Patient/närståendes beskrivning och upplevelse av händelsen</w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Toc428869329" w:id="12"/>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkStart w:name="_Toc428869329" w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w:rsidRPr="00571F56" w:rsidR="00094F1C" w:rsidP="00094F1C" w:rsidRDefault="00094F1C" w14:paraId="60FD9494" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1304"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0059E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3047,76 +3066,56 @@
         </w:rPr>
         <w:t>Om nej, skriv varför här:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00094F1C" w:rsidP="00094F1C" w:rsidRDefault="00094F1C" w14:paraId="7C75F4AB" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00871842" w:rsidR="00871842" w:rsidP="00871842" w:rsidRDefault="00FB67B6" w14:paraId="54AC5A3A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc232663819" w:id="13"/>
-[...1 lines deleted...]
-      <w:commentRangeStart w:id="15"/>
+      <w:bookmarkStart w:name="_Toc232663819" w:id="12"/>
       <w:r>
         <w:t>Uppdragsgivarens beslutade åtgärder</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
-      <w:bookmarkEnd w:id="13"/>
-[...17 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidRPr="00871842" w:rsidR="00094F1C" w:rsidP="00871842" w:rsidRDefault="00094F1C" w14:paraId="2D612A68" w14:textId="4BA6AFA0">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00871842">
         <w:lastRenderedPageBreak/>
         <w:t>Kommunikation och information</w:t>
       </w:r>
       <w:r w:rsidRPr="00871842">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D37433" w:rsidR="00094F1C" w:rsidP="00094F1C" w:rsidRDefault="00094F1C" w14:paraId="03A4B2AC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
@@ -3444,121 +3443,121 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217573">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Uppdragsgivarens beslutade åtgärder presenteras i separat handlingsplan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00094F1C" w:rsidP="00094F1C" w:rsidRDefault="00094F1C" w14:paraId="5B3C2916" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00217573">
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Använd mall: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId17">
+      <w:hyperlink w:history="1" r:id="rId13">
         <w:r w:rsidRPr="00217573">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:i/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Bilaga 2 Handlingsplan - åtgärder och förbättringar</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="003C39BC" w:rsidP="003C39BC" w:rsidRDefault="003C39BC" w14:paraId="442341DE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0034653E" w:rsidR="0034653E" w:rsidP="003C39BC" w:rsidRDefault="0034653E" w14:paraId="247CADF5" w14:textId="3BAAEA46">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc232663820" w:id="16"/>
+      <w:bookmarkStart w:name="_Toc232663820" w:id="13"/>
       <w:r w:rsidRPr="0034653E">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Uppdragsgivarens godkännande av händelseanalys och planerade åtgärder</w:t>
       </w:r>
       <w:r w:rsidR="008058E9">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r w:rsidRPr="0034653E">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t/>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w:rsidRPr="00A4107C" w:rsidR="00094F1C" w:rsidP="00094F1C" w:rsidRDefault="00094F1C" w14:paraId="2AB71045" w14:textId="707B7675">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00217573" w:rsidR="00094F1C" w:rsidP="00094F1C" w:rsidRDefault="00094F1C" w14:paraId="4BF7FF1B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217573">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -3646,55 +3645,63 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00F940D8" w:rsidP="00094F1C" w:rsidRDefault="00F940D8" w14:paraId="754CA95F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F940D8" w:rsidR="00F940D8" w:rsidP="00F940D8" w:rsidRDefault="00F940D8" w14:paraId="492CACBE" w14:textId="6DD6D629">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Toc232663821" w:id="17"/>
+      <w:bookmarkStart w:name="_Toc232663821" w:id="14"/>
       <w:r>
-        <w:t>Information till hälso- och sjukvårdspersonal och till patient eller närstående</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+        <w:t xml:space="preserve">Information till hälso- och sjukvårdspersonal och till patient eller närstående</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t/>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w:rsidR="00094F1C" w:rsidP="00094F1C" w:rsidRDefault="00094F1C" w14:paraId="62CAFB43" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00094F1C" w:rsidP="00094F1C" w:rsidRDefault="00094F1C" w14:paraId="0EB8E609" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -3706,128 +3713,146 @@
         </w:rPr>
         <w:t>Beskriv hur händelseanalysen har eller ska återkopplas till den berörda enheten och dess medarbetare, och till patienter eller närstående.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001F3496" w:rsidP="00094F1C" w:rsidRDefault="001F3496" w14:paraId="6EDAC9F2" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="009E2EB3" w:rsidR="009E2EB3" w:rsidP="00487095" w:rsidRDefault="009E2EB3" w14:paraId="4A69E04B" w14:textId="50F055AD">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc232663822" w:id="18"/>
+      <w:bookmarkStart w:name="_Toc232663822" w:id="15"/>
       <w:r w:rsidRPr="009E2EB3">
         <w:t>Bedömning enligt 3 kap. 7 § Patientsäkerhetslagen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w:rsidR="00487095" w:rsidP="00487095" w:rsidRDefault="009E2EB3" w14:paraId="0454315F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E2EB3">
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Har ni, som vårdgivare gjort en bedömning enligt 3 kap. 7 § Patientsäkerhetslagen (2010:659) om det finns skälig anledning att befara att någon i händelsen berördperson som har legitimation för ett yrke inom hälso-och sjukvården och som är verksam eller har varit verksam hos er kan utgöra en fara för patientsäkerheten? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00487095" w:rsidP="00487095" w:rsidRDefault="00487095" w14:paraId="10C2C754" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00487095" w:rsidR="00094F1C" w:rsidP="00487095" w:rsidRDefault="00094F1C" w14:paraId="3017A249" w14:textId="237B358F">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc232663823" w:id="19"/>
+      <w:bookmarkStart w:name="_Toc232663823" w:id="16"/>
       <w:r>
         <w:t>Bilagor</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w:rsidR="00094F1C" w:rsidP="00094F1C" w:rsidRDefault="00094F1C" w14:paraId="15B98B30" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C64A6A">
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hänvisning till bilagor i textform, t.ex. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C64A6A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="7F7F7F"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C64A6A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="7F7F7F"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00094F1C" w:rsidP="00094F1C" w:rsidRDefault="00094F1C" w14:paraId="0A1D5A8D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00094F1C" w:rsidP="00094F1C" w:rsidRDefault="00094F1C" w14:paraId="232789D9" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F"/>
           <w:szCs w:val="24"/>
@@ -4015,229 +4040,152 @@
       <w:tr w:rsidRPr="00283A65" w:rsidR="00094F1C" w:rsidTr="00C732DE" w14:paraId="2BE338DB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="4F81BD" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="4F81BD" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="4F81BD" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="4F81BD" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="004D754A" w:rsidP="00C732DE" w:rsidRDefault="00094F1C" w14:paraId="70978506" w14:textId="53BC8066">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Toc338760458" w:id="20"/>
-[...6 lines deleted...]
-            <w:bookmarkStart w:name="_Toc16682716" w:id="27"/>
+            <w:bookmarkStart w:name="_Toc338760458" w:id="17"/>
+            <w:bookmarkStart w:name="_Toc338760522" w:id="18"/>
+            <w:bookmarkStart w:name="_Toc338760588" w:id="19"/>
+            <w:bookmarkStart w:name="_Toc338760604" w:id="20"/>
+            <w:bookmarkStart w:name="_Toc428870381" w:id="21"/>
+            <w:bookmarkStart w:name="_Toc430007331" w:id="22"/>
+            <w:bookmarkStart w:name="_Toc499189657" w:id="23"/>
+            <w:bookmarkStart w:name="_Toc16682716" w:id="24"/>
             <w:r w:rsidRPr="00BE5D43">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Uppdaterat från föregående version</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="19"/>
             <w:bookmarkEnd w:id="20"/>
             <w:bookmarkEnd w:id="21"/>
             <w:bookmarkEnd w:id="22"/>
             <w:bookmarkEnd w:id="23"/>
             <w:bookmarkEnd w:id="24"/>
-            <w:bookmarkEnd w:id="25"/>
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="27"/>
           </w:p>
           <w:p w:rsidR="00094F1C" w:rsidP="00C732DE" w:rsidRDefault="0089533C" w14:paraId="722FBD53" w14:textId="1E1E1F2D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9072"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>2026-06-05 Ny titel</w:t>
             </w:r>
             <w:r w:rsidR="00F940D8">
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00283A65" w:rsidR="0089533C" w:rsidP="00C732DE" w:rsidRDefault="0089533C" w14:paraId="151A455A" w14:textId="6B6345B2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9072"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00094F1C" w:rsidP="00094F1C" w:rsidRDefault="00094F1C" w14:paraId="4708F503" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00D97120" w:rsidR="00094F1C" w:rsidP="00094F1C" w:rsidRDefault="00094F1C" w14:paraId="3DAC4A8F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00D97120" w:rsidR="00FE52CA" w:rsidP="00094F1C" w:rsidRDefault="00FE52CA" w14:paraId="32B0AD33" w14:textId="15B51AF5">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00D97120" w:rsidR="00FE52CA" w:rsidSect="00D72443">
-      <w:headerReference w:type="even" r:id="rId18"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1672" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...75 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B2AFC22" w14:textId="77777777" w:rsidR="000915DA" w:rsidRDefault="000915DA" w:rsidP="00332D94">
+    <w:p w14:paraId="16545BF9" w14:textId="77777777" w:rsidR="00806C89" w:rsidRDefault="00806C89" w:rsidP="00332D94">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="293AF592" w14:textId="77777777" w:rsidR="000915DA" w:rsidRDefault="000915DA" w:rsidP="00332D94">
+    <w:p w14:paraId="210F4045" w14:textId="77777777" w:rsidR="00806C89" w:rsidRDefault="00806C89" w:rsidP="00332D94">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4B0A2CA8" w14:textId="77777777" w:rsidR="000915DA" w:rsidRDefault="000915DA"/>
+    <w:p w14:paraId="56A5779D" w14:textId="77777777" w:rsidR="00806C89" w:rsidRDefault="00806C89"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ChronicleTextG1-Roman">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -4329,67 +4277,117 @@
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7083"/>
       <w:gridCol w:w="1933"/>
     </w:tblGrid>
     <w:tr w:rsidR="0086669C" w:rsidTr="7BC21EBE" w14:paraId="169B2237" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00052982" w:rsidP="0086669C" w:rsidRDefault="00177E5F" w14:paraId="032240EE" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00730DA5">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Instruktion: Händelseanalys - Slutrapport - Utredning av allvarliga händelser, vårdskador och risker för vårdskador</w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
         </w:p>
         <w:p w:rsidRPr="00A26938" w:rsidR="00052982" w:rsidP="0086669C" w:rsidRDefault="00177E5F" w14:paraId="3D266039" w14:textId="36B5D452">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="normaltextrun"/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t>RH-11918</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="normaltextrun"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="normaltextrun"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:rPr>
+            <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00052982" w:rsidP="0086669C" w:rsidRDefault="00177E5F" w14:paraId="04464393" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Sida </w:t>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
@@ -4453,168 +4451,216 @@
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="0086669C" w:rsidTr="7BC21EBE" w14:paraId="049BA934" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="00730DA5" w:rsidR="00052982" w:rsidP="0086669C" w:rsidRDefault="00177E5F" w14:paraId="587C5A37" w14:textId="602BE3AA">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="37904626">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">Fastställd av: Regional samordnande chefläkare, Fastställt: 2026-06-18</w:t>
+            <w:t>Fastställd av: Regional samordnande chefläkare, Fastställt: 2026-06-18</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="37904626">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="37904626">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
           <w:r w:rsidRPr="37904626">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00306A86">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
+          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="37904626">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="00CE3B56" w:rsidR="00052982" w:rsidP="0086669C" w:rsidRDefault="00052982" w14:paraId="359DDFB3" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="0086669C" w:rsidTr="7BC21EBE" w14:paraId="450F38E4" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="37904626" w:rsidR="00052982" w:rsidP="0086669C" w:rsidRDefault="00177E5F" w14:paraId="62B6D4D4" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Huvudförfattare: Werner Carina RK HÄLSO- OCH SJUKVÅRD</w:t>
           </w:r>
+          <w:r w:rsidRPr="001E66B2">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="001E66B2">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="001E66B2">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="00CE3B56" w:rsidR="00052982" w:rsidP="0086669C" w:rsidRDefault="00052982" w14:paraId="1B0FB7E9" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="7BC21EBE" w:rsidTr="7BC21EBE" w14:paraId="698AFE72" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00052982" w:rsidP="7BC21EBE" w:rsidRDefault="00177E5F" w14:paraId="04367F70" w14:textId="6F55011B">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="7BC21EBE">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Medförfattare: Brinktell Susanne HS</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="7BC21EBE">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="7BC21EBE">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00052982" w:rsidP="7BC21EBE" w:rsidRDefault="00052982" w14:paraId="1B80CE29" w14:textId="27B71B37">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00052982" w:rsidRDefault="00052982" w14:paraId="3D4C8F68" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
@@ -4640,50 +4686,78 @@
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7083"/>
       <w:gridCol w:w="1933"/>
     </w:tblGrid>
     <w:tr w:rsidR="000D6F1B" w:rsidTr="00595120" w14:paraId="283D25F8" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="00A26938" w:rsidR="00052982" w:rsidP="000D6F1B" w:rsidRDefault="00177E5F" w14:paraId="20748AEE" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00730DA5">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Instruktion: Händelseanalys - Slutrapport - Utredning av allvarliga händelser, vårdskador och risker för vårdskador</w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00052982" w:rsidP="000D6F1B" w:rsidRDefault="00177E5F" w14:paraId="320295E4" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Sida </w:t>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
@@ -4746,209 +4820,257 @@
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="000D6F1B" w:rsidTr="00595120" w14:paraId="01EED0C1" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="00730DA5" w:rsidR="00052982" w:rsidP="000D6F1B" w:rsidRDefault="00177E5F" w14:paraId="4CE66246" w14:textId="1B30AB59">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="37904626">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">Fastställd av: Regional samordnande chefläkare, Godkänt: 2026-06-18</w:t>
+            <w:t>Fastställd av: Regional samordnande chefläkare, Godkänt: 2026-06-18</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="37904626">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="37904626">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
           <w:r w:rsidRPr="37904626">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00306A86">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
+          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="37904626">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="00CE3B56" w:rsidR="00052982" w:rsidP="000D6F1B" w:rsidRDefault="00052982" w14:paraId="3D5506B3" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="000D6F1B" w:rsidTr="00595120" w14:paraId="0A90BD92" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="37904626" w:rsidR="00052982" w:rsidP="000D6F1B" w:rsidRDefault="00177E5F" w14:paraId="41CB39C8" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Huvudförfattare: Werner Carina RK HÄLSO- OCH SJUKVÅRD</w:t>
           </w:r>
           <w:r w:rsidRPr="001E66B2">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="001E66B2">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="001E66B2">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="00CE3B56" w:rsidR="00052982" w:rsidP="000D6F1B" w:rsidRDefault="00052982" w14:paraId="2C7473F1" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00534AEA" w:rsidTr="00595120" w14:paraId="6CBDE51C" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00052982" w:rsidP="000D6F1B" w:rsidRDefault="00177E5F" w14:paraId="3947287A" w14:textId="4C0B4CBF">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="7BC21EBE">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Medförfattare: Brinktell Susanne HS</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="7BC21EBE">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="7BC21EBE">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="00CE3B56" w:rsidR="00052982" w:rsidP="000D6F1B" w:rsidRDefault="00052982" w14:paraId="79E8A2E3" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00052982" w:rsidRDefault="00052982" w14:paraId="2E4ECF54" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0160B10F" w14:textId="77777777" w:rsidR="000915DA" w:rsidRDefault="000915DA" w:rsidP="00332D94">
+    <w:p w14:paraId="13762FB1" w14:textId="77777777" w:rsidR="00806C89" w:rsidRDefault="00806C89" w:rsidP="00332D94">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DA0DE97" w14:textId="77777777" w:rsidR="000915DA" w:rsidRDefault="000915DA" w:rsidP="00332D94">
+    <w:p w14:paraId="638F4946" w14:textId="77777777" w:rsidR="00806C89" w:rsidRDefault="00806C89" w:rsidP="00332D94">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7513160E" w14:textId="77777777" w:rsidR="000915DA" w:rsidRDefault="000915DA"/>
+    <w:p w14:paraId="5908A4E3" w14:textId="77777777" w:rsidR="00806C89" w:rsidRDefault="00806C89"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00052982" w:rsidRDefault="00052982" w14:paraId="51F832A8" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00052982" w:rsidP="7BC21EBE" w:rsidRDefault="00177E5F" w14:paraId="79DD3ED2" w14:textId="1A6D087A">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
@@ -5054,50 +5176,66 @@
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4508" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00052982" w:rsidP="7BC21EBE" w:rsidRDefault="00177E5F" w14:paraId="532680D4" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:spacing w:before="240"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r w:rsidRPr="7BC21EBE">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Gäller för: Region Halland hälso- och sjukvård</w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="7BC21EBE">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="7BC21EBE">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidRPr="001A33D0" w:rsidR="00052982" w:rsidP="001A33D0" w:rsidRDefault="00052982" w14:paraId="1601A7BD" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00052982" w:rsidP="00534AEA" w:rsidRDefault="00177E5F" w14:paraId="2A1F5E81" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="7BC21EBE">
       <w:rPr>
@@ -5199,50 +5337,66 @@
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4508" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00052982" w:rsidP="00534AEA" w:rsidRDefault="00177E5F" w14:paraId="1CAE6638" w14:textId="3455F47F">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r w:rsidRPr="7BC21EBE">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Gäller för: Region Halland hälso- och sjukvård</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="7BC21EBE">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="7BC21EBE">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00052982" w:rsidRDefault="00052982" w14:paraId="2FC22883" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07B56390"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F146D230"/>
     <w:lvl w:ilvl="0" w:tplc="B6C0862C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8378,64 +8532,54 @@
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1992902882">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="422803176">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="690641769">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1865358833">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="46801321">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1697002278">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="407702139">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:enforcement="0"/>
   <w:autoFormatOverride/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -8523,50 +8667,51 @@
     <w:rsid w:val="005E3B83"/>
     <w:rsid w:val="00607779"/>
     <w:rsid w:val="00614116"/>
     <w:rsid w:val="00622925"/>
     <w:rsid w:val="00632A19"/>
     <w:rsid w:val="00633C84"/>
     <w:rsid w:val="006468E8"/>
     <w:rsid w:val="00646A14"/>
     <w:rsid w:val="00647E41"/>
     <w:rsid w:val="006510BE"/>
     <w:rsid w:val="00652E19"/>
     <w:rsid w:val="006534D8"/>
     <w:rsid w:val="00656E4A"/>
     <w:rsid w:val="00677C69"/>
     <w:rsid w:val="00696200"/>
     <w:rsid w:val="006A69CB"/>
     <w:rsid w:val="006B5687"/>
     <w:rsid w:val="006D3AD3"/>
     <w:rsid w:val="006E4E45"/>
     <w:rsid w:val="00713D71"/>
     <w:rsid w:val="0074069B"/>
     <w:rsid w:val="007412EB"/>
     <w:rsid w:val="0075659A"/>
     <w:rsid w:val="007C0F02"/>
     <w:rsid w:val="008058E9"/>
+    <w:rsid w:val="00806C89"/>
     <w:rsid w:val="00810C45"/>
     <w:rsid w:val="00815B08"/>
     <w:rsid w:val="008305EC"/>
     <w:rsid w:val="00871842"/>
     <w:rsid w:val="00880282"/>
     <w:rsid w:val="0089533C"/>
     <w:rsid w:val="008A2C6B"/>
     <w:rsid w:val="008C2342"/>
     <w:rsid w:val="008D1C49"/>
     <w:rsid w:val="008F5433"/>
     <w:rsid w:val="009004BF"/>
     <w:rsid w:val="00915DC3"/>
     <w:rsid w:val="00921AB2"/>
     <w:rsid w:val="00923874"/>
     <w:rsid w:val="00940ED2"/>
     <w:rsid w:val="00966A8C"/>
     <w:rsid w:val="00976C47"/>
     <w:rsid w:val="009806F9"/>
     <w:rsid w:val="009859DA"/>
     <w:rsid w:val="009920B1"/>
     <w:rsid w:val="009922C1"/>
     <w:rsid w:val="009D5FFA"/>
     <w:rsid w:val="009E2EB3"/>
     <w:rsid w:val="009F76CD"/>
     <w:rsid w:val="00A33719"/>
@@ -8591,50 +8736,52 @@
     <w:rsid w:val="00BE2FC7"/>
     <w:rsid w:val="00BE5D43"/>
     <w:rsid w:val="00C05973"/>
     <w:rsid w:val="00C1580D"/>
     <w:rsid w:val="00C2009A"/>
     <w:rsid w:val="00C43323"/>
     <w:rsid w:val="00C82E70"/>
     <w:rsid w:val="00C87FD8"/>
     <w:rsid w:val="00CA76FC"/>
     <w:rsid w:val="00CB3BB1"/>
     <w:rsid w:val="00CD72A5"/>
     <w:rsid w:val="00CE604F"/>
     <w:rsid w:val="00D12BA9"/>
     <w:rsid w:val="00D14799"/>
     <w:rsid w:val="00D37433"/>
     <w:rsid w:val="00D67040"/>
     <w:rsid w:val="00D72443"/>
     <w:rsid w:val="00D73DD3"/>
     <w:rsid w:val="00D829D6"/>
     <w:rsid w:val="00D96B8E"/>
     <w:rsid w:val="00D97120"/>
     <w:rsid w:val="00DB3C25"/>
     <w:rsid w:val="00DC1801"/>
     <w:rsid w:val="00DD0E0B"/>
     <w:rsid w:val="00DD12E6"/>
+    <w:rsid w:val="00DD2CCC"/>
+    <w:rsid w:val="00DE2E55"/>
     <w:rsid w:val="00DE4DD6"/>
     <w:rsid w:val="00E0003A"/>
     <w:rsid w:val="00E03E34"/>
     <w:rsid w:val="00E31485"/>
     <w:rsid w:val="00E44363"/>
     <w:rsid w:val="00E54384"/>
     <w:rsid w:val="00E662FE"/>
     <w:rsid w:val="00E67261"/>
     <w:rsid w:val="00E866D0"/>
     <w:rsid w:val="00ED36ED"/>
     <w:rsid w:val="00EE01BF"/>
     <w:rsid w:val="00EF1C18"/>
     <w:rsid w:val="00F01D75"/>
     <w:rsid w:val="00F16C4E"/>
     <w:rsid w:val="00F52EAD"/>
     <w:rsid w:val="00F56A1A"/>
     <w:rsid w:val="00F654F0"/>
     <w:rsid w:val="00F71193"/>
     <w:rsid w:val="00F86DDC"/>
     <w:rsid w:val="00F940D8"/>
     <w:rsid w:val="00FB67B6"/>
     <w:rsid w:val="00FB68F3"/>
     <w:rsid w:val="00FD5286"/>
     <w:rsid w:val="00FE1390"/>
     <w:rsid w:val="00FE52CA"/>
@@ -9714,51 +9861,51 @@
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1146043603">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardgivare.regionhalland.se/app/plugins/region-halland-api-styrda-dokument/download/get_dokument.php?documentGUID=RH-16758" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rh.sharepoint.com/sites/Kvalitet/_layouts/15/WopiFrame.aspx?sourcedoc=https%3A%2F%2Frh.sharepoint.com%2Fsites%2FKvalitet%2FODMPublished%2FRH-11923%2FH%C3%A4ndelseanalys%20och%20Lex%20Maria%20-%20Bilaga%202%20Handlingsplan%20%E2%80%93%20%C3%A5tg%C3%A4rdsf%C3%B6rslag%20HS.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rh.sharepoint.com/sites/Kvalitet/_layouts/15/WopiFrame.aspx?sourcedoc=https%3A%2F%2Frh.sharepoint.com%2Fsites%2FKvalitet%2FODMPublished%2FRH-11923%2FH%C3%A4ndelseanalys%20och%20Lex%20Maria%20-%20Bilaga%202%20Handlingsplan%20%E2%80%93%20%C3%A5tg%C3%A4rdsf%C3%B6rslag%20HS.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardgivare.regionhalland.se/app/plugins/region-halland-api-styrda-dokument/download/get_dokument.php?documentGUID=RH-16758" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -10031,176 +10178,60 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...114 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
-[...4 lines deleted...]
-</customXsn>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Styrt dokument" ma:contentTypeID="0x010100712126A1D83E5D4F9093707A62EF18DE00022F86C4437B894C9F7107D61458B727" ma:contentTypeVersion="28" ma:contentTypeDescription="Skapa ett nytt styrd dokument." ma:contentTypeScope="" ma:versionID="eb296c29478c2bf04086fd6346d573d0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d7020d13-187d-4fc8-9816-bd01783b86ee" xmlns:ns3="a97f9b0c-1ea2-4ed0-8c65-79406306dd43" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f371625f4051f494a97456b88b3301b6" ns2:_="" ns3:_="">
     <xsd:import namespace="d7020d13-187d-4fc8-9816-bd01783b86ee"/>
     <xsd:import namespace="a97f9b0c-1ea2-4ed0-8c65-79406306dd43"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:FSCD_DocumentIssuer"/>
                 <xsd:element ref="ns2:RHI_CoAuthorsMulti" minOccurs="0"/>
                 <xsd:element ref="ns2:FSCD_DocumentOwner"/>
                 <xsd:element ref="ns2:FSCD_DocumentId" minOccurs="0"/>
                 <xsd:element ref="ns2:FSCD_ReviewReminder" minOccurs="0"/>
                 <xsd:element ref="ns2:FSCD_ApprovedBy" minOccurs="0"/>
                 <xsd:element ref="ns2:FSCD_DocumentEdition" minOccurs="0"/>
                 <xsd:element ref="ns2:FSCD_DocumentInfo" minOccurs="0"/>
                 <xsd:element ref="ns2:FSCD_Source" minOccurs="0"/>
                 <xsd:element ref="ns2:FSCD_PublishingInfo" minOccurs="0"/>
                 <xsd:element ref="ns2:FSCD_IsPublished" minOccurs="0"/>
                 <xsd:element ref="ns2:RHI_ReviewersMulti" minOccurs="0"/>
@@ -10587,152 +10618,268 @@
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>True</openByDefault>
+  <xsnScope/>
+</customXsn>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <TaxCatchAll xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">
+      <Value>151</Value>
+      <Value>83</Value>
+      <Value>28</Value>
+      <Value>7</Value>
+      <Value>20</Value>
+      <Value>1</Value>
+      <Value>85</Value>
+    </TaxCatchAll>
+    <FSCD_DocumentTypeTags xmlns="a97f9b0c-1ea2-4ed0-8c65-79406306dd43">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Blankett</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">bffdd78a-4a43-43f6-bebc-861377f1dca0</TermId>
+        </TermInfo>
+      </Terms>
+    </FSCD_DocumentTypeTags>
+    <p1e9ccd9b20d4fab85d74672db66e676 xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Hallands sjukhus</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">a10ee640-5141-4992-a848-bae04368f340</TermId>
+        </TermInfo>
+      </Terms>
+    </p1e9ccd9b20d4fab85d74672db66e676>
+    <FSCD_DocumentOwner xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">
+      <UserInfo>
+        <DisplayName>Paulsson Ottilia HS</DisplayName>
+        <AccountId>38</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </FSCD_DocumentOwner>
+    <h6ab2a5abff6404c9593f35621273eff xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Patient</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">120a2a3f-4920-404d-a868-c1e08ddbbcbc</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Avvikelser</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9ffbe08d-a2e9-448f-8ba7-1a1cd8f015ed</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Patientavvikelser</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">bc661c7f-57d2-4807-b29f-925f6e000e2c</TermId>
+        </TermInfo>
+      </Terms>
+    </h6ab2a5abff6404c9593f35621273eff>
+    <kf1301b668f444f7a4ebe1a6240553c9 xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </kf1301b668f444f7a4ebe1a6240553c9>
+    <RHI_AppliesToOrganizationString xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">Hallands sjukhus</RHI_AppliesToOrganizationString>
+    <n434ae7090044749a7747789e02b7a77 xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">405. Avvikelser</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9fbcb90c-d970-4f1a-9c95-4ed33cb376c8</TermId>
+        </TermInfo>
+      </Terms>
+    </n434ae7090044749a7747789e02b7a77>
+    <RHI_ReviewersMulti xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </RHI_ReviewersMulti>
+    <FSCD_DocumentIssuer xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">
+      <UserInfo>
+        <DisplayName>Kollar Birgitta HS ODO</DisplayName>
+        <AccountId>368</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </FSCD_DocumentIssuer>
+    <RHI_CoAuthorsMulti xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">
+      <UserInfo>
+        <DisplayName>24</DisplayName>
+        <AccountId>24</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </RHI_CoAuthorsMulti>
+    <FSCD_PublishingInfo xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">Publicerad</FSCD_PublishingInfo>
+    <e0849bedd3a249eb9d115151127e3d17 xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Förvaltningschef</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ef5ebaea-01a2-4550-8db6-dc291b7c34ee</TermId>
+        </TermInfo>
+      </Terms>
+    </e0849bedd3a249eb9d115151127e3d17>
+    <RHI_ApproverDisplay xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">Förvaltningschef</RHI_ApproverDisplay>
+    <RHI_ApprovedDate xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">2021-09-06T22:00:00+00:00</RHI_ApprovedDate>
+    <FSCD_Source xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">92a44bcc-de74-480a-987b-0f08d5337d44#e79df2dc-2a29-408a-a817-2f5ed3f46219</FSCD_Source>
+    <FSCD_DocumentEdition xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">20</FSCD_DocumentEdition>
+    <FSCD_ApprovedBy xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId>38</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </FSCD_ApprovedBy>
+    <FSCD_DocumentId xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">731d72de-4c2d-4753-8226-3e3a725d6b12</FSCD_DocumentId>
+    <FSCD_IsPublished xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">20.0</FSCD_IsPublished>
+    <PublishingExpirationDate xmlns="a97f9b0c-1ea2-4ed0-8c65-79406306dd43" xsi:nil="true"/>
+    <PublishingStartDate xmlns="a97f9b0c-1ea2-4ed0-8c65-79406306dd43" xsi:nil="true"/>
+    <RHI_CD_Classification xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">1</RHI_CD_Classification>
+    <RHI_ApprovedDate_Temp xmlns="a97f9b0c-1ea2-4ed0-8c65-79406306dd43">2021-09-06T22:00:00+00:00</RHI_ApprovedDate_Temp>
+    <RHI_ApproverDisplay_Temp xmlns="a97f9b0c-1ea2-4ed0-8c65-79406306dd43">Förvaltningschef</RHI_ApproverDisplay_Temp>
+    <RHI_ApprovedRole_Temp xmlns="a97f9b0c-1ea2-4ed0-8c65-79406306dd43">Förvaltningschef</RHI_ApprovedRole_Temp>
+    <FSCD_DocumentEdition_Temp xmlns="a97f9b0c-1ea2-4ed0-8c65-79406306dd43">20</FSCD_DocumentEdition_Temp>
+    <FSCD_DocumentId_Temp xmlns="a97f9b0c-1ea2-4ed0-8c65-79406306dd43">731d72de-4c2d-4753-8226-3e3a725d6b12</FSCD_DocumentId_Temp>
+    <FSCD_ReviewReminder xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">12</FSCD_ReviewReminder>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52FB7BAA-DDD6-4E23-A703-7099B172BE27}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57303BAF-FE3C-4A5E-91BB-B7A6772497C1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38C5F766-F664-47BE-8F67-1AA71D0ADCAB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7586F0DE-D0E0-4EC5-A1FA-F928685DC4A7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEE10622-EB68-41F9-8F55-164741E89EA3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d7020d13-187d-4fc8-9816-bd01783b86ee"/>
     <ds:schemaRef ds:uri="a97f9b0c-1ea2-4ed0-8c65-79406306dd43"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7586F0DE-D0E0-4EC5-A1FA-F928685DC4A7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38C5F766-F664-47BE-8F67-1AA71D0ADCAB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57303BAF-FE3C-4A5E-91BB-B7A6772497C1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52FB7BAA-DDD6-4E23-A703-7099B172BE27}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d7020d13-187d-4fc8-9816-bd01783b86ee"/>
+    <ds:schemaRef ds:uri="a97f9b0c-1ea2-4ed0-8c65-79406306dd43"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1270</Words>
-  <Characters>6736</Characters>
+  <Characters>6733</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>56</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Händelseanalys och Lex Maria - Bilaga 1 Rapport</vt:lpstr>
       <vt:lpstr>Innehållsmall styrda dokument (blankett)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7991</CharactersWithSpaces>
+  <CharactersWithSpaces>7988</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="102" baseType="variant">
       <vt:variant>
         <vt:i4>5898288</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>96</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://rh.sharepoint.com/sites/Kvalitet/_layouts/15/WopiFrame.aspx?sourcedoc=https%3A%2F%2Frh.sharepoint.com%2Fsites%2FKvalitet%2FODMPublished%2FRH-11923%2FH%C3%A4ndelseanalys%20och%20Lex%20Maria%20-%20Bilaga%202%20Handlingsplan%20%E2%80%93%20%C3%A5tg%C3%A4rdsf%C3%B6rslag%20HS.docx</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1245246</vt:i4>
       </vt:variant>
       <vt:variant>