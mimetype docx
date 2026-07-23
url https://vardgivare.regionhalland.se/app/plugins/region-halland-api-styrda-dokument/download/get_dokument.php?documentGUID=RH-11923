--- v0 (2026-04-18)
+++ v1 (2026-07-23)
@@ -32,67 +32,69 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidRPr="00B16547" w:rsidR="003A354F" w:rsidP="003A354F" w:rsidRDefault="00BF5095" w14:paraId="3F4E5111" w14:textId="043F186C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Handlingsplan – åtgärder och förbättringar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A354F" w:rsidP="003A354F" w:rsidRDefault="003A354F" w14:paraId="3A88D6E9" w14:textId="153A18EC">
+    <w:p w:rsidR="00B02240" w:rsidP="00B02240" w:rsidRDefault="003A354F" w14:paraId="1B3BBF44" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Bilaga till rutin: </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId12">
+        <w:r w:rsidR="00B02240">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Utredning av allvarliga händelser, vårdskador och risker för vårdskador</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="003A354F" w:rsidP="003A354F" w:rsidRDefault="003A354F" w14:paraId="3A88D6E9" w14:textId="5E254FDE">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:hyperlink>
     </w:p>
     <w:p w:rsidR="009A3441" w:rsidP="003A354F" w:rsidRDefault="009A3441" w14:paraId="03B48C50" w14:textId="40778C8A">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009A3441" w:rsidP="003A354F" w:rsidRDefault="009A3441" w14:paraId="45575BCE" w14:textId="4369C73A">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1057,51 +1059,50 @@
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009E5E6A" w:rsidP="009E5E6A" w:rsidRDefault="009E5E6A" w14:paraId="4624133E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="009E5E6A" w:rsidR="009E5E6A" w:rsidP="009E5E6A" w:rsidRDefault="009E5E6A" w14:paraId="1C8FE3B1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009A3441" w:rsidP="009A3441" w:rsidRDefault="009A3441" w14:paraId="22A2A164" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Utbildning och kompetens</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1985"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="007C0711" w:rsidR="009A3441" w:rsidTr="00961999" w14:paraId="202508BD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C0711" w:rsidR="009A3441" w:rsidP="00961999" w:rsidRDefault="009A3441" w14:paraId="54163079" w14:textId="77777777">
@@ -2289,96 +2290,99 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B4120B" w:rsidP="45A504C4" w:rsidRDefault="00B4120B" w14:paraId="76FA4726" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:name="_Toc338760458" w:id="0"/>
             <w:bookmarkStart w:name="_Toc338760522" w:id="1"/>
             <w:bookmarkStart w:name="_Toc338760588" w:id="2"/>
             <w:bookmarkStart w:name="_Toc338760604" w:id="3"/>
             <w:bookmarkStart w:name="_Toc436203229" w:id="4"/>
             <w:r>
               <w:t>Uppdaterat från föregående version</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
             <w:bookmarkEnd w:id="3"/>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w:rsidR="009D46ED" w:rsidP="45A504C4" w:rsidRDefault="009D46ED" w14:paraId="4BDB2EF2" w14:textId="77777777"/>
-          <w:p w:rsidR="63B5F63E" w:rsidP="45A504C4" w:rsidRDefault="00903034" w14:paraId="63A786EA" w14:textId="1000DB3D">
+          <w:p w:rsidR="63B5F63E" w:rsidP="45A504C4" w:rsidRDefault="00903034" w14:paraId="63A786EA" w14:textId="4CADE32D">
             <w:r>
-              <w:t>2026-04-13 Ändrat gäller för från HS till RH hälso- och sjukvård</w:t>
+              <w:t>2026-04-13 Ändrat gäller för från HS till RH hälso- och sjukvård.</w:t>
             </w:r>
-            <w:r w:rsidR="63B5F63E">
+            <w:r w:rsidR="0058174C">
+              <w:t/>
+            </w:r>
+            <w:r w:rsidR="00DA31EC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00017F72" w:rsidR="00B4120B" w:rsidP="45A504C4" w:rsidRDefault="00B4120B" w14:paraId="720926CE" w14:textId="1D7B2CF4">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00AD67D6" w:rsidP="00B4120B" w:rsidRDefault="00AD67D6" w14:paraId="3D10E15B" w14:textId="77777777"/>
     <w:sectPr w:rsidR="00AD67D6" w:rsidSect="006F2943">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1672" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C2F9797" w14:textId="77777777" w:rsidR="003532C5" w:rsidRDefault="003532C5" w:rsidP="00332D94">
+    <w:p w14:paraId="1140FBB2" w14:textId="77777777" w:rsidR="00610AF2" w:rsidRDefault="00610AF2" w:rsidP="00332D94">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5ACB1F22" w14:textId="77777777" w:rsidR="003532C5" w:rsidRDefault="003532C5" w:rsidP="00332D94">
+    <w:p w14:paraId="1E4FA315" w14:textId="77777777" w:rsidR="00610AF2" w:rsidRDefault="00610AF2" w:rsidP="00332D94">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2393,50 +2397,58 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="009E5E6A" w:rsidRDefault="009E5E6A" w14:paraId="5ED73C60" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="footer0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="009E5E6A" w:rsidRDefault="009E5E6A" w14:paraId="3B64E7AD" w14:textId="77777777">
     <w:pPr>
@@ -2566,51 +2578,51 @@
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="0086669C" w:rsidTr="00A341BE" w14:paraId="049BA934" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="00730DA5" w:rsidR="009E5E6A" w:rsidP="0086669C" w:rsidRDefault="009E5E6A" w14:paraId="587C5A37" w14:textId="07534A29">
           <w:pPr>
             <w:pStyle w:val="footer0"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="37904626">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">Fastställd av: Regional samordnande chefläkare, Godkänt: 2024-03-07</w:t>
+            <w:t xml:space="preserve">Fastställd av: Regional samordnande chefläkare, Godkänt: 2026-06-18</w:t>
           </w:r>
           <w:r w:rsidRPr="005A71F5">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6667" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="00CE3B56" w:rsidR="009E5E6A" w:rsidP="0086669C" w:rsidRDefault="009E5E6A" w14:paraId="359DDFB3" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="footer0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
@@ -2656,58 +2668,58 @@
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="009E5E6A" w:rsidRDefault="009E5E6A" w14:paraId="3D4C8F68" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="footer0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="009E5E6A" w:rsidRDefault="009E5E6A" w14:paraId="4A0A059B" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="footer0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7790E776" w14:textId="77777777" w:rsidR="003532C5" w:rsidRDefault="003532C5" w:rsidP="00332D94">
+    <w:p w14:paraId="27F89D5F" w14:textId="77777777" w:rsidR="00610AF2" w:rsidRDefault="00610AF2" w:rsidP="00332D94">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="339A0317" w14:textId="77777777" w:rsidR="003532C5" w:rsidRDefault="003532C5" w:rsidP="00332D94">
+    <w:p w14:paraId="052FEC79" w14:textId="77777777" w:rsidR="00610AF2" w:rsidRDefault="00610AF2" w:rsidP="00332D94">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="009E5E6A" w:rsidRDefault="009E5E6A" w14:paraId="706150EA" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="header0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid0"/>
       <w:tblW w:w="13750" w:type="dxa"/>
       <w:tblBorders>
@@ -3891,131 +3903,143 @@
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003A2FF6"/>
     <w:rsid w:val="00017F72"/>
     <w:rsid w:val="000443AD"/>
     <w:rsid w:val="00061776"/>
     <w:rsid w:val="00080A51"/>
     <w:rsid w:val="00087B68"/>
     <w:rsid w:val="000B0C89"/>
     <w:rsid w:val="000C740E"/>
+    <w:rsid w:val="000D6EC8"/>
     <w:rsid w:val="000F6828"/>
     <w:rsid w:val="00172424"/>
     <w:rsid w:val="0018206E"/>
     <w:rsid w:val="00195FCC"/>
     <w:rsid w:val="00225E0B"/>
     <w:rsid w:val="00235D9A"/>
     <w:rsid w:val="00246F62"/>
     <w:rsid w:val="002567F9"/>
     <w:rsid w:val="00271080"/>
     <w:rsid w:val="00277C26"/>
     <w:rsid w:val="00285DAE"/>
+    <w:rsid w:val="002B4760"/>
     <w:rsid w:val="002D0241"/>
     <w:rsid w:val="002E0A96"/>
     <w:rsid w:val="002E653A"/>
     <w:rsid w:val="00332D94"/>
     <w:rsid w:val="003532C5"/>
     <w:rsid w:val="003A2FF6"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003C5B41"/>
     <w:rsid w:val="003E537C"/>
     <w:rsid w:val="00406C20"/>
     <w:rsid w:val="00457057"/>
     <w:rsid w:val="004A4717"/>
     <w:rsid w:val="004C0733"/>
     <w:rsid w:val="00502956"/>
     <w:rsid w:val="005140DE"/>
+    <w:rsid w:val="00533CD8"/>
     <w:rsid w:val="00545BA2"/>
+    <w:rsid w:val="0058174C"/>
     <w:rsid w:val="005A5094"/>
+    <w:rsid w:val="00610AF2"/>
     <w:rsid w:val="00614116"/>
     <w:rsid w:val="00633C84"/>
     <w:rsid w:val="00647E41"/>
     <w:rsid w:val="006534D8"/>
     <w:rsid w:val="00677C69"/>
     <w:rsid w:val="00684EB3"/>
     <w:rsid w:val="00696200"/>
     <w:rsid w:val="006D3AD3"/>
     <w:rsid w:val="006E7F24"/>
+    <w:rsid w:val="006F16A0"/>
     <w:rsid w:val="006F2943"/>
     <w:rsid w:val="00713D71"/>
     <w:rsid w:val="0074069B"/>
     <w:rsid w:val="0075659A"/>
     <w:rsid w:val="007A4753"/>
     <w:rsid w:val="007A6846"/>
     <w:rsid w:val="008C2342"/>
     <w:rsid w:val="008F7AD4"/>
     <w:rsid w:val="009004BF"/>
     <w:rsid w:val="00903034"/>
     <w:rsid w:val="00923874"/>
     <w:rsid w:val="00940ED2"/>
     <w:rsid w:val="00976C47"/>
     <w:rsid w:val="009806F9"/>
     <w:rsid w:val="009920B1"/>
     <w:rsid w:val="009A3441"/>
+    <w:rsid w:val="009A34D7"/>
     <w:rsid w:val="009D46ED"/>
     <w:rsid w:val="009D5FFA"/>
     <w:rsid w:val="009E5E6A"/>
     <w:rsid w:val="009F76CD"/>
     <w:rsid w:val="00A33719"/>
     <w:rsid w:val="00AB0079"/>
     <w:rsid w:val="00AB14D2"/>
     <w:rsid w:val="00AD67D6"/>
+    <w:rsid w:val="00B02240"/>
     <w:rsid w:val="00B0617F"/>
     <w:rsid w:val="00B16547"/>
     <w:rsid w:val="00B2053F"/>
     <w:rsid w:val="00B2523E"/>
     <w:rsid w:val="00B4120B"/>
+    <w:rsid w:val="00B47082"/>
     <w:rsid w:val="00BA3284"/>
     <w:rsid w:val="00BD31C6"/>
     <w:rsid w:val="00BF5095"/>
     <w:rsid w:val="00C1580D"/>
     <w:rsid w:val="00C34B8B"/>
     <w:rsid w:val="00C43323"/>
     <w:rsid w:val="00CB3BB1"/>
     <w:rsid w:val="00CB63E6"/>
     <w:rsid w:val="00CD4863"/>
     <w:rsid w:val="00D45517"/>
     <w:rsid w:val="00D67040"/>
     <w:rsid w:val="00D76EB5"/>
+    <w:rsid w:val="00D82C6B"/>
     <w:rsid w:val="00D96B8E"/>
+    <w:rsid w:val="00DA31EC"/>
     <w:rsid w:val="00DD12E6"/>
     <w:rsid w:val="00E03E34"/>
+    <w:rsid w:val="00E07ADB"/>
     <w:rsid w:val="00E41405"/>
     <w:rsid w:val="00E70A5D"/>
     <w:rsid w:val="00EE7023"/>
     <w:rsid w:val="00F01D75"/>
     <w:rsid w:val="00F32395"/>
     <w:rsid w:val="00FC488F"/>
     <w:rsid w:val="01CAC649"/>
     <w:rsid w:val="45A504C4"/>
     <w:rsid w:val="5C0853F5"/>
     <w:rsid w:val="63B5F63E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
@@ -4408,51 +4432,51 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D96B8E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Liststycke"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Rubrik1Char1"/>
     <w:qFormat/>
     <w:rsid w:val="00A479E9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="26"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BD0566"/>
     <w:pPr>
       <w:keepNext/>
@@ -4480,99 +4504,99 @@
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="SidhuvudChar1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar1"/>
+    <w:link w:val="SidfotChar2"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00BD0566"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
       <w:ind w:left="1434" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00633C84"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar1"/>
+    <w:link w:val="BallongtextChar2"/>
     <w:rsid w:val="009F76CD"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:rsid w:val="009F76CD"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00647E41"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -4588,51 +4612,51 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00647E41"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normalwebb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00647E41"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar1"/>
+    <w:link w:val="RubrikChar2"/>
     <w:qFormat/>
     <w:rsid w:val="00E71832"/>
     <w:rPr>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:rsid w:val="00D96B8E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E71832"/>
@@ -4671,106 +4695,101 @@
     <w:rsid w:val="008160E0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="4171"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:sz w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00017F72"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar1">
     <w:name w:val="Sidfot Char1"/>
-    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00633C84"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar1">
     <w:name w:val="Ballongtext Char1"/>
-    <w:link w:val="Ballongtext"/>
     <w:rsid w:val="009F76CD"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar1">
     <w:name w:val="Rubrik Char1"/>
-    <w:link w:val="Rubrik"/>
     <w:rsid w:val="00E71832"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00A479E9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="26"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E219F1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E70A5D"/>
+    <w:rsid w:val="004A70B0"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="heading10">
     <w:name w:val="heading 10"/>
     <w:basedOn w:val="ListParagraph0"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00A479E9"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="26"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
@@ -5031,50 +5050,424 @@
       <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065478F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="0065478F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="0065478F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar2">
+    <w:name w:val="Sidfot Char2"/>
+    <w:link w:val="Sidfot"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00633C84"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar2">
+    <w:name w:val="Ballongtext Char2"/>
+    <w:link w:val="Ballongtext"/>
+    <w:rsid w:val="009F76CD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar2">
+    <w:name w:val="Rubrik Char2"/>
+    <w:link w:val="Rubrik"/>
+    <w:rsid w:val="00D96B8E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Listtabell4dekorfrg12">
+    <w:name w:val="Listtabell 4 – dekorfärg 12"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:next w:val="Listtabell4dekorfrg1"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="001234E6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="57" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="57" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="006966"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="006966"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006966"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="006966"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="006966"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B4DEE6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8F5F9"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listtabell4dekorfrg1">
+    <w:name w:val="List Table 4 Accent 1"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="001234E6"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char1">
+    <w:name w:val="Rubrik 1 Char1"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik1"/>
+    <w:rsid w:val="00D40BE0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar1">
+    <w:name w:val="Sidhuvud Char1"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E219F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsonormal">
+    <w:name w:val="x_msonormal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0088631F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Oformateradtabell1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:uiPriority w:val="41"/>
+    <w:rsid w:val="00D33C2F"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentReference1">
+    <w:name w:val="Comment Reference1"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC4263"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText1">
+    <w:name w:val="Comment Text1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC4263"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentSubject1">
+    <w:name w:val="Comment Subject1"/>
+    <w:basedOn w:val="CommentText1"/>
+    <w:next w:val="CommentText1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC4263"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentarerChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C365D9"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
+    <w:rsid w:val="00C365D9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C365D9"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C365D9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C365D9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A34D7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="618490250">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="859664780">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -5196,51 +5589,51 @@
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://9e4c3d2d3b91447a9a467d1f3e27e712-rh.omniacloud.eu/api/centrallink/get/RH-11911" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardgivare.regionhalland.se/app/plugins/region-halland-api-styrda-dokument/download/get_dokument.php?documentGUID=RH-16758" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -5509,50 +5902,64 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>True</openByDefault>
+  <xsnScope/>
+</customXsn>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement>
     <TaxCatchAll xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">
       <Value>83</Value>
       <Value>31</Value>
       <Value>28</Value>
       <Value>7</Value>
       <Value>19</Value>
       <Value>1</Value>
       <Value>85</Value>
     </TaxCatchAll>
     <FSCD_DocumentTypeTags xmlns="a97f9b0c-1ea2-4ed0-8c65-79406306dd43">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Blankett</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">bffdd78a-4a43-43f6-bebc-861377f1dca0</TermId>
         </TermInfo>
       </Terms>
     </FSCD_DocumentTypeTags>
     <p1e9ccd9b20d4fab85d74672db66e676 xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Hallands sjukhus</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">a10ee640-5141-4992-a848-bae04368f340</TermId>
         </TermInfo>
@@ -5627,65 +6034,60 @@
     <RHI_ApprovedDate xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">2021-09-16T22:00:00+00:00</RHI_ApprovedDate>
     <FSCD_Source xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">92a44bcc-de74-480a-987b-0f08d5337d44#e79df2dc-2a29-408a-a817-2f5ed3f46219</FSCD_Source>
     <FSCD_DocumentEdition xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">13</FSCD_DocumentEdition>
     <FSCD_ApprovedBy xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">
       <UserInfo>
         <DisplayName/>
         <AccountId>38</AccountId>
         <AccountType/>
       </UserInfo>
     </FSCD_ApprovedBy>
     <FSCD_DocumentId xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">309a73c5-deb1-48ba-8954-ddf3d11cf2e8</FSCD_DocumentId>
     <FSCD_IsPublished xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">13.0</FSCD_IsPublished>
     <PublishingExpirationDate xmlns="a97f9b0c-1ea2-4ed0-8c65-79406306dd43" xsi:nil="true"/>
     <PublishingStartDate xmlns="a97f9b0c-1ea2-4ed0-8c65-79406306dd43" xsi:nil="true"/>
     <RHI_CD_Classification xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">1</RHI_CD_Classification>
     <RHI_ApprovedDate_Temp xmlns="a97f9b0c-1ea2-4ed0-8c65-79406306dd43">2021-09-16T22:00:00+00:00</RHI_ApprovedDate_Temp>
     <RHI_ApproverDisplay_Temp xmlns="a97f9b0c-1ea2-4ed0-8c65-79406306dd43">Chefläkare</RHI_ApproverDisplay_Temp>
     <RHI_ApprovedRole_Temp xmlns="a97f9b0c-1ea2-4ed0-8c65-79406306dd43">Chefläkare</RHI_ApprovedRole_Temp>
     <FSCD_DocumentEdition_Temp xmlns="a97f9b0c-1ea2-4ed0-8c65-79406306dd43">13</FSCD_DocumentEdition_Temp>
     <FSCD_DocumentId_Temp xmlns="a97f9b0c-1ea2-4ed0-8c65-79406306dd43">309a73c5-deb1-48ba-8954-ddf3d11cf2e8</FSCD_DocumentId_Temp>
     <FSCD_ReviewReminder xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">12</FSCD_ReviewReminder>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
-[...4 lines deleted...]
-</customXsn>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Styrt dokument" ma:contentTypeID="0x010100712126A1D83E5D4F9093707A62EF18DE00022F86C4437B894C9F7107D61458B727" ma:contentTypeVersion="28" ma:contentTypeDescription="Skapa ett nytt styrd dokument." ma:contentTypeScope="" ma:versionID="eb296c29478c2bf04086fd6346d573d0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d7020d13-187d-4fc8-9816-bd01783b86ee" xmlns:ns3="a97f9b0c-1ea2-4ed0-8c65-79406306dd43" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f371625f4051f494a97456b88b3301b6" ns2:_="" ns3:_="">
     <xsd:import namespace="d7020d13-187d-4fc8-9816-bd01783b86ee"/>
     <xsd:import namespace="a97f9b0c-1ea2-4ed0-8c65-79406306dd43"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:FSCD_DocumentIssuer"/>
                 <xsd:element ref="ns2:RHI_CoAuthorsMulti" minOccurs="0"/>
                 <xsd:element ref="ns2:FSCD_DocumentOwner"/>
                 <xsd:element ref="ns2:FSCD_DocumentId" minOccurs="0"/>
                 <xsd:element ref="ns2:FSCD_ReviewReminder" minOccurs="0"/>
                 <xsd:element ref="ns2:FSCD_ApprovedBy" minOccurs="0"/>
                 <xsd:element ref="ns2:FSCD_DocumentEdition" minOccurs="0"/>
                 <xsd:element ref="ns2:FSCD_DocumentInfo" minOccurs="0"/>
                 <xsd:element ref="ns2:FSCD_Source" minOccurs="0"/>
                 <xsd:element ref="ns2:FSCD_PublishingInfo" minOccurs="0"/>
                 <xsd:element ref="ns2:FSCD_IsPublished" minOccurs="0"/>
                 <xsd:element ref="ns2:RHI_ReviewersMulti" minOccurs="0"/>
                 <xsd:element ref="ns2:RHI_ApprovedDate" minOccurs="0"/>
                 <xsd:element ref="ns2:RHI_ApproverDisplay" minOccurs="0"/>
                 <xsd:element ref="ns2:RHI_AppliesToOrganizationString" minOccurs="0"/>
@@ -6067,134 +6469,119 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52FB7BAA-DDD6-4E23-A703-7099B172BE27}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DD96258-89C2-43DA-9CEF-72C8FB4E20B2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22530C44-C664-431C-BFFF-02AA14161376}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DD96258-89C2-43DA-9CEF-72C8FB4E20B2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52FB7BAA-DDD6-4E23-A703-7099B172BE27}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d7020d13-187d-4fc8-9816-bd01783b86ee"/>
+    <ds:schemaRef ds:uri="a97f9b0c-1ea2-4ed0-8c65-79406306dd43"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7586F0DE-D0E0-4EC5-A1FA-F928685DC4A7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6D19897-1AB9-4A4D-90D0-2F7A2F0A16DD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d7020d13-187d-4fc8-9816-bd01783b86ee"/>
     <ds:schemaRef ds:uri="a97f9b0c-1ea2-4ed0-8c65-79406306dd43"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>238</Words>
-  <Characters>1699</Characters>
+  <Words>317</Words>
+  <Characters>1681</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>242</Lines>
-  <Paragraphs>77</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1860</CharactersWithSpaces>
+  <CharactersWithSpaces>1995</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Händelseanalys och Lex Maria - Bilaga 2 Handlingsplan - åtgärder och förbättringar</dc:title>
   <dc:creator>Hammarsten Rosalie HSH</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100712126A1D83E5D4F9093707A62EF18DE00022F86C4437B894C9F7107D61458B727</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="FSCD_DocumentType">
     <vt:lpwstr>1;#Blankett|bffdd78a-4a43-43f6-bebc-861377f1dca0</vt:lpwstr>