--- v0 (2025-11-03)
+++ v1 (2026-07-23)
@@ -1,4633 +1,3765 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00332D94" w:rsidR="00647E41" w:rsidP="00D96B8E" w:rsidRDefault="00995398" w14:paraId="6372B837" w14:textId="77777777">
+    <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="72AAD307" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F521E1">
         <w:t>Patientklagomål/synpunkter - dokumentation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00923874" w:rsidP="000C740E" w:rsidRDefault="00923874" w14:paraId="4311FE81" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:t>Bilaga till rutin:</w:t>
+    <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="1E6EB565" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="1831B54B" w14:textId="77777777">
+      <w:r w:rsidRPr="00F521E1">
+        <w:t xml:space="preserve">Bilaga till rutin: </w:t>
       </w:r>
-      <w:r w:rsidR="00995398">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00CB1EE3" w:rsidR="00995398">
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="00F521E1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Patientklagomål/synpunkter</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00923874" w:rsidP="000C740E" w:rsidRDefault="00923874" w14:paraId="328EF554" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="4604AA4E" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3085"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3292"/>
+        <w:gridCol w:w="3044"/>
+        <w:gridCol w:w="2778"/>
+        <w:gridCol w:w="3238"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00995398" w:rsidR="00995398" w:rsidTr="00995398" w14:paraId="7613AB64" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F521E1" w:rsidR="00F521E1" w14:paraId="019AF933" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00995398" w:rsidR="00995398" w:rsidP="009C11F1" w:rsidRDefault="00995398" w14:paraId="31666272" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="3C0644AF" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:t>Klagomål/synpunkter, datum</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00995398" w:rsidR="00995398" w:rsidP="00995398" w:rsidRDefault="00995398" w14:paraId="3FDB7B77" w14:textId="77777777">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="5785B8F3" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:name="Text1" w:id="0"/>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...43 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00995398" w:rsidR="00995398" w:rsidP="009C11F1" w:rsidRDefault="00995398" w14:paraId="621C6C14" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="40153824" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:t>Händelsedatum</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00995398" w:rsidR="00995398" w:rsidP="00995398" w:rsidRDefault="00995398" w14:paraId="776B3206" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="09178C35" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...43 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00995398" w:rsidR="00995398" w:rsidP="009C11F1" w:rsidRDefault="00995398" w14:paraId="666B0C8F" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="676A7989" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:t xml:space="preserve">Klagomål/synpunkter mottagna av </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00995398" w:rsidR="00995398" w:rsidP="00995398" w:rsidRDefault="00995398" w14:paraId="33CDB7DF" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="7AC56404" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...43 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00995398" w:rsidP="00995398" w:rsidRDefault="00995398" w14:paraId="6BA3232C" w14:textId="77777777">
+    <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="3156C3DD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="00995398" w:rsidRDefault="00995398" w14:paraId="6C8934F6" w14:textId="77777777">
+    <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="68A4C0D0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA73C4">
+      <w:r w:rsidRPr="00F521E1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Patient</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1242"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3150"/>
+        <w:gridCol w:w="1229"/>
+        <w:gridCol w:w="1797"/>
+        <w:gridCol w:w="2933"/>
+        <w:gridCol w:w="3101"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidTr="00995398" w14:paraId="3F5F32C3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F521E1" w:rsidR="00F521E1" w14:paraId="649695BD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="009C11F1" w:rsidRDefault="00995398" w14:paraId="66C1A372" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="1385D481" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:t>Patientens förnamn</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...43 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="009C11F1" w:rsidRDefault="00995398" w14:paraId="2DA843C7" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="10360812" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:t>Patientens efternamn</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...43 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00995398" w:rsidP="009C11F1" w:rsidRDefault="00995398" w14:paraId="2B3CEA55" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="03E05EA7" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:t>Patientens personnummer</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="00995398" w:rsidRDefault="00995398" w14:paraId="5AF68BD4" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="519BE46A" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...43 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidTr="009C11F1" w14:paraId="0C298372" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F521E1" w:rsidR="00F521E1" w14:paraId="403368DF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6062" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="009C11F1" w:rsidRDefault="00995398" w14:paraId="422B2826" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="7FFB6EB0" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:t>Adress</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="00CB1EE3" w:rsidRDefault="00995398" w14:paraId="0CB01452" w14:textId="77777777">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="6BD25FE1" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...43 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="009C11F1" w:rsidRDefault="00995398" w14:paraId="5A085173" w14:textId="4DD69A21">
-[...17 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="00B52404" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
+              <w:t xml:space="preserve">Telefon (även riktnr)</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t/>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t/>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00995398" w:rsidR="00CB1EE3">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00995398" w:rsidR="00CB1EE3">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00995398" w:rsidR="00CB1EE3">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00995398" w:rsidR="00CB1EE3">
-[...43 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidTr="009C11F1" w14:paraId="23FB6B74" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F521E1" w:rsidR="00F521E1" w14:paraId="1FF72752" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="009C11F1" w:rsidRDefault="00995398" w14:paraId="2FA457A6" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="0F4B0E6E" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:t>Postnr</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="009C11F1" w:rsidRDefault="00995398" w14:paraId="4EC34DBA" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="4D75419D" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CB1EE3">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CB1EE3">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CB1EE3">
-[...43 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="009C11F1" w:rsidRDefault="00995398" w14:paraId="3589AAEB" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="266311F5" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:t>Postort</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...43 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="009C11F1" w:rsidRDefault="00995398" w14:paraId="7D6EC4BF" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="41B4A963" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:t>E-post</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...43 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="009C11F1" w:rsidRDefault="00995398" w14:paraId="1D7EC940" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="4AD31C72" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:t>Mobil</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...43 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00995398" w:rsidP="00995398" w:rsidRDefault="00995398" w14:paraId="7F55F463" w14:textId="77777777">
+    <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="67AC2976" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="00995398" w:rsidRDefault="00995398" w14:paraId="1F8D8376" w14:textId="77777777">
+    <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="52BF884E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA73C4">
+      <w:r w:rsidRPr="00F521E1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Anmälare om annan än patienten</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1242"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3150"/>
+        <w:gridCol w:w="1232"/>
+        <w:gridCol w:w="2508"/>
+        <w:gridCol w:w="2229"/>
+        <w:gridCol w:w="3091"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidTr="009C11F1" w14:paraId="38107979" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F521E1" w:rsidR="00F521E1" w14:paraId="7CA2001D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="00995398" w:rsidRDefault="00995398" w14:paraId="12F90556" w14:textId="77777777">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="18DCFC85" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:t>Förnamn</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...43 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="00995398" w:rsidRDefault="00995398" w14:paraId="764E61F2" w14:textId="77777777">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="70D0282B" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:t>Efternamn</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...43 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidTr="009C11F1" w14:paraId="6BB74AC1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F521E1" w:rsidR="00F521E1" w14:paraId="16516DFF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6062" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="00995398" w:rsidRDefault="00995398" w14:paraId="6B10FAD6" w14:textId="77777777">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="6DEB5A89" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:t>Adress</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="00995398" w:rsidRDefault="00995398" w14:paraId="0573C275" w14:textId="77777777">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="78FD194D" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...43 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="00995398" w:rsidRDefault="00995398" w14:paraId="44F7A665" w14:textId="77777777">
-[...18 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="20C08F98" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
+              <w:t xml:space="preserve">Telefon (även riktnr)</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t/>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t/>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...43 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidTr="009C11F1" w14:paraId="2BFD57BA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F521E1" w:rsidR="00F521E1" w14:paraId="35E2466C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="00995398" w:rsidRDefault="00995398" w14:paraId="71BBB4B0" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="4CF596D1" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:t>Postnr</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...43 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="009C11F1" w:rsidRDefault="00995398" w14:paraId="490FB767" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="04A7BF33" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:t>Postort</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...43 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="009C11F1" w:rsidRDefault="00995398" w14:paraId="7AFBC0CF" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="325EB0E4" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:t>E-post</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...43 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="00995398" w:rsidRDefault="00995398" w14:paraId="2720AF99" w14:textId="77777777">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="75B4D87E" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:t>Mobil</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...43 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidTr="009C11F1" w14:paraId="410D1869" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F521E1" w:rsidR="00F521E1" w14:paraId="1AB15C58" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="009C11F1" w:rsidRDefault="00995398" w14:paraId="311B3790" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="44B45F65" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:t>Relation till patienten</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="00995398" w:rsidRDefault="00995398" w14:paraId="7C2F639A" w14:textId="77777777">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="56BC8E71" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...43 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00995398" w:rsidP="00995398" w:rsidRDefault="00995398" w14:paraId="2E6E4B96" w14:textId="77777777">
+    <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="213066E6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="00995398" w:rsidRDefault="00995398" w14:paraId="5856925B" w14:textId="77777777">
+    <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="58E8519B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA73C4">
+      <w:r w:rsidRPr="00F521E1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Klagomål/synpunkter</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9212"/>
-        <w:gridCol w:w="38"/>
+        <w:gridCol w:w="9023"/>
+        <w:gridCol w:w="37"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidTr="009C11F1" w14:paraId="765F4135" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F521E1" w:rsidR="00F521E1" w14:paraId="4691989A" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="38" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="009C11F1" w:rsidRDefault="00995398" w14:paraId="0C39973C" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="638F8F28" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:t>Kortfattad beskrivning, ska även innefatta berörd enhet</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="009C11F1" w:rsidRDefault="001A380B" w14:paraId="186B9B09" w14:textId="77777777">
-[...4 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="1573E84C" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...43 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="009C11F1" w:rsidRDefault="00995398" w14:paraId="7327719F" w14:textId="77777777"/>
-[...12 lines deleted...]
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="009C11F1" w:rsidRDefault="00995398" w14:paraId="092F4B0F" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="1AA35B44" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="07F10743" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="44B05AB9" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="3C954CB0" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="46ABE1D7" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="4B03D025" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="6C54E984" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="108F5123" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="652859A5" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="5803F60B" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="2B02DB70" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="27A9308E" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="20B87B66" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="6062BA4A" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidTr="009C11F1" w14:paraId="3CF1BAF9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F521E1" w:rsidR="00F521E1" w14:paraId="26983B34" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="009C11F1" w:rsidRDefault="00995398" w14:paraId="3F558863" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="5A981F1D" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:t>Fortsatt handläggning</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="009C11F1" w:rsidRDefault="001A380B" w14:paraId="4F5E1ACD" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="18EE8D34" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...43 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="009C11F1" w:rsidRDefault="00995398" w14:paraId="68370655" w14:textId="77777777">
-[...30 lines deleted...]
-          </w:p>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="12ABCC6D" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="63CE1E7A" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="757426F4" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="0407496B" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidTr="009C11F1" w14:paraId="4527411B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F521E1" w:rsidR="00F521E1" w14:paraId="041D59B7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="009C11F1" w:rsidRDefault="00995398" w14:paraId="209EC18B" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="39240F9C" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
+              <w:lastRenderedPageBreak/>
               <w:t>Avslutat datum:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FA73C4" w:rsidR="00995398" w:rsidP="009C11F1" w:rsidRDefault="001A380B" w14:paraId="0573C3B2" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="3777A5B8" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00995398">
-[...43 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521E1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FC50C3" w:rsidP="000C740E" w:rsidRDefault="00995398" w14:paraId="0DF9808E" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="75077B19" w14:textId="77777777">
+      <w:r w:rsidRPr="00F521E1">
         <w:t xml:space="preserve">Avvikelse skapas i Platina och bilagan bifogas avvikelsen.  </w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="60567082" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="48479FD8" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9286"/>
+        <w:gridCol w:w="9050"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="006C4A08" w:rsidR="00FC50C3" w:rsidTr="009E7978" w14:paraId="6AC133E3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F521E1" w:rsidR="00F521E1" w14:paraId="148310D7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="4F81BD" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="4F81BD" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="4F81BD" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="4F81BD" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00206065" w:rsidR="00FC50C3" w:rsidP="009E7978" w:rsidRDefault="00FC50C3" w14:paraId="37C56F99" w14:textId="77777777">
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="3B0A6212" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="Rubrik1"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Toc338760458" w:id="1"/>
-            <w:bookmarkStart w:name="_Toc338760522" w:id="2"/>
+            <w:bookmarkStart w:name="_Toc369081855" w:id="1"/>
+            <w:bookmarkStart w:name="_Toc338760604" w:id="2"/>
             <w:bookmarkStart w:name="_Toc338760588" w:id="3"/>
-            <w:bookmarkStart w:name="_Toc338760604" w:id="4"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00206065">
+            <w:bookmarkStart w:name="_Toc338760522" w:id="4"/>
+            <w:bookmarkStart w:name="_Toc338760458" w:id="5"/>
+            <w:r w:rsidRPr="00F521E1">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:t>Uppdaterat från föregående version</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
             <w:bookmarkEnd w:id="3"/>
             <w:bookmarkEnd w:id="4"/>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
-          <w:p w:rsidR="00FC50C3" w:rsidP="009E7978" w:rsidRDefault="00223F04" w14:paraId="2C571A46" w14:textId="4D4CB78A">
-[...4 lines deleted...]
-              <w:t/>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="18612D46" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
+              <w:t>2024-05-06 Nytt fastställande utan ändring.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00632B1F" w:rsidP="009E7978" w:rsidRDefault="00632B1F" w14:paraId="50B7B9FC" w14:textId="77777777"/>
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="63129D03" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="5C1E59F9" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:t>Tidigare versionshistorik</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008B59F6" w:rsidR="00FC50C3" w:rsidP="009E7978" w:rsidRDefault="001A380B" w14:paraId="2497B32B" w14:textId="67F0435B">
-[...3 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="136E9627" w14:textId="77777777">
+            <w:r w:rsidRPr="00F521E1">
               <w:t xml:space="preserve">Första versionen av denna blankett. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="003C3BA6" w:rsidR="00FC50C3" w:rsidP="000C740E" w:rsidRDefault="00FC50C3" w14:paraId="10F07F4F" w14:textId="77777777"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="even" r:id="rId15"/>
+    <w:p w:rsidRPr="00F521E1" w:rsidR="00F521E1" w:rsidP="00F521E1" w:rsidRDefault="00F521E1" w14:paraId="0329C434" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003437AC" w:rsidR="00FC50C3" w:rsidP="003437AC" w:rsidRDefault="00FC50C3" w14:paraId="6606DDAF" w14:textId="77777777"/>
+    <w:sectPr w:rsidRPr="003437AC" w:rsidR="00FC50C3" w:rsidSect="00BA0081">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1758" w:right="1418" w:bottom="1701" w:left="1418" w:header="567" w:footer="964" w:gutter="0"/>
+      <w:pgMar w:top="1758" w:right="1418" w:bottom="1701" w:left="1418" w:header="567" w:footer="227" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
-      <w:headerReference w:type="default" r:id="R92588cfdcf0a43f9"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="Re671e33db4da46a2"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="299C29D5" w14:textId="77777777" w:rsidR="006C645D" w:rsidRDefault="006C645D" w:rsidP="00332D94">
+    <w:p w14:paraId="38567681" w14:textId="77777777" w:rsidR="0067182D" w:rsidRDefault="0067182D" w:rsidP="00332D94">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C3E7A9B" w14:textId="77777777" w:rsidR="006C645D" w:rsidRDefault="006C645D" w:rsidP="00332D94">
+    <w:p w14:paraId="55D2DC66" w14:textId="77777777" w:rsidR="0067182D" w:rsidRDefault="0067182D" w:rsidP="00332D94">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="588769A8" w14:textId="77777777" w:rsidR="0067182D" w:rsidRDefault="0067182D"/>
+  </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00000000" w:rsidRDefault="00000000" w14:paraId="38BCCB84" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00804211" w:rsidRDefault="00804211" w14:paraId="08403666" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00000000" w:rsidRDefault="00000000" w14:paraId="3B64E7AD" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="7080"/>
+      <w:gridCol w:w="1920"/>
+    </w:tblGrid>
+    <w:tr w:rsidRPr="004A6728" w:rsidR="004A6728" w:rsidTr="5CF36D0A" w14:paraId="6F546A7D" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7080" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="004A6728" w:rsidP="004A6728" w:rsidRDefault="004A6728" w14:paraId="7A1F1D7E" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Instruktion: Patientklagomål / synpunkter, dokumentation bilaga </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+        <w:p w:rsidRPr="004A6728" w:rsidR="004A6728" w:rsidP="004A6728" w:rsidRDefault="004A6728" w14:paraId="16BB540D" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>RH-11992 </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1920" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="004A6728" w:rsidP="5CF36D0A" w:rsidRDefault="5CF36D0A" w14:paraId="3779CD75" w14:textId="7445FDEA">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:spacing w:line="259" w:lineRule="auto"/>
+          </w:pPr>
+          <w:r w:rsidRPr="5CF36D0A">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="sv"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Sida </w:t>
+          </w:r>
+          <w:r w:rsidR="004A6728">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="004A6728">
+            <w:instrText>PAGE</w:instrText>
+          </w:r>
+          <w:r w:rsidR="004A6728">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="003437AC">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="004A6728">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:t xml:space="preserve"> av </w:t>
+          </w:r>
+          <w:r w:rsidR="004A6728">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="004A6728">
+            <w:instrText>NUMPAGES</w:instrText>
+          </w:r>
+          <w:r w:rsidR="004A6728">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="003437AC">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="004A6728">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:p w:rsidRPr="004A6728" w:rsidR="004A6728" w:rsidP="6845E053" w:rsidRDefault="004A6728" w14:paraId="2B943224" w14:textId="559D83F7">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:spacing w:line="259" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="sv"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidRPr="004A6728" w:rsidR="004A6728" w:rsidTr="5CF36D0A" w14:paraId="37C15452" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7080" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="004A6728" w:rsidP="004A6728" w:rsidRDefault="004A6728" w14:paraId="14862E54" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Fastställd av: Regional samordnande chefläkare, Fastställt: 2024-05-20 </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1920" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="004A6728" w:rsidP="004A6728" w:rsidRDefault="004A6728" w14:paraId="7AAC1C29" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidRPr="004A6728" w:rsidR="004A6728" w:rsidTr="5CF36D0A" w14:paraId="6248A596" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7080" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="004A6728" w:rsidP="004A6728" w:rsidRDefault="004A6728" w14:paraId="0ECC9859" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Huvudförfattare: Werner Carina RK HÄLSO- OCH SJUKVÅRD </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1920" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="004A6728" w:rsidP="004A6728" w:rsidRDefault="004A6728" w14:paraId="59FD378B" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidRPr="004A6728" w:rsidR="004A6728" w:rsidTr="5CF36D0A" w14:paraId="7ADE1023" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="285"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7080" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="004A6728" w:rsidP="004A6728" w:rsidRDefault="004A6728" w14:paraId="18056062" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Medförfattare:  </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1920" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="004A6728" w:rsidP="004A6728" w:rsidRDefault="004A6728" w14:paraId="214F50DE" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="00B115F1" w:rsidRDefault="00B115F1" w14:paraId="3D4C8F68" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="78D88E72" w:rsidP="78D88E72" w:rsidRDefault="78D88E72" w14:paraId="631F37A2" w14:textId="6610C700">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="7080"/>
+      <w:gridCol w:w="1920"/>
+    </w:tblGrid>
+    <w:tr w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidTr="5CF36D0A" w14:paraId="6CEACE42" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7080" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidP="0001601B" w:rsidRDefault="0001601B" w14:paraId="583A572C" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Instruktion: Patientklagomål / synpunkter, dokumentation bilaga </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+        <w:p w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidP="0001601B" w:rsidRDefault="0001601B" w14:paraId="512F0F12" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>RH-11992 </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1920" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidP="5CF36D0A" w:rsidRDefault="5CF36D0A" w14:paraId="291E2411" w14:textId="251D03D7">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+          </w:pPr>
+          <w:r w:rsidRPr="5CF36D0A">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="sv"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Sida </w:t>
+          </w:r>
+          <w:r w:rsidR="00D01B88">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00D01B88">
+            <w:instrText>PAGE</w:instrText>
+          </w:r>
+          <w:r w:rsidR="00D01B88">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="003437AC">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidR="00D01B88">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:t xml:space="preserve"> av </w:t>
+          </w:r>
+          <w:r w:rsidR="00D01B88">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00D01B88">
+            <w:instrText>NUMPAGES</w:instrText>
+          </w:r>
+          <w:r w:rsidR="00D01B88">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="003437AC">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="00D01B88">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:p w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidP="5CF36D0A" w:rsidRDefault="0001601B" w14:paraId="43F82EC6" w14:textId="076627F1">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="sv"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidP="6845E053" w:rsidRDefault="0001601B" w14:paraId="15620873" w14:textId="5FB07903">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="sv"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidTr="5CF36D0A" w14:paraId="59C15F47" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7080" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidP="0001601B" w:rsidRDefault="0001601B" w14:paraId="06F7B9CF" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Fastställd av: Regional samordnande chefläkare, Fastställt: 2024-05-20 </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1920" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidP="0001601B" w:rsidRDefault="0001601B" w14:paraId="689FE92D" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidTr="5CF36D0A" w14:paraId="19F379CD" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7080" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidP="0001601B" w:rsidRDefault="0001601B" w14:paraId="6A711144" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Huvudförfattare: Werner Carina RK HÄLSO- OCH SJUKVÅRD </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1920" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidP="0001601B" w:rsidRDefault="0001601B" w14:paraId="0EB03BD1" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidTr="5CF36D0A" w14:paraId="3D3A8836" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="285"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7080" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidP="0001601B" w:rsidRDefault="0001601B" w14:paraId="2C945BC8" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Medförfattare:  </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1920" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidP="0001601B" w:rsidRDefault="0001601B" w14:paraId="5291C4DF" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidRPr="0001601B" w:rsidR="00F7791A" w:rsidP="0001601B" w:rsidRDefault="00F7791A" w14:paraId="2E4ECF54" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2A08F5D6" w14:textId="77777777" w:rsidR="0067182D" w:rsidRDefault="0067182D" w:rsidP="00332D94">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0A99ABD6" w14:textId="77777777" w:rsidR="0067182D" w:rsidRDefault="0067182D" w:rsidP="00332D94">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="79EA709C" w14:textId="77777777" w:rsidR="0067182D" w:rsidRDefault="0067182D"/>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00804211" w:rsidRDefault="00804211" w14:paraId="3255670C" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="78D88E72" w:rsidP="78D88E72" w:rsidRDefault="78D88E72" w14:paraId="5941A605" w14:textId="0B331A87">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="78D88E72" w:rsidP="78D88E72" w:rsidRDefault="78D88E72" w14:paraId="586B192A" w14:textId="3CFC6A8D">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00D7240D" w:rsidP="00D7240D" w:rsidRDefault="00D7240D" w14:paraId="72753E35" w14:textId="2FAD54AB"/>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9000" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4500"/>
+      <w:gridCol w:w="4500"/>
+    </w:tblGrid>
+    <w:tr w:rsidRPr="00185CD2" w:rsidR="00B15D43" w:rsidTr="00B15D43" w14:paraId="111BB7FC" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="840"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4500" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="00185CD2" w:rsidR="00B15D43" w:rsidP="00B15D43" w:rsidRDefault="00F521E1" w14:paraId="7240BAB5" w14:textId="4BC0620C">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="wacimagecontainer"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D2EED10" wp14:editId="0902CEB3">
+                <wp:extent cx="1771650" cy="438150"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="1694771536" name="Bildobjekt 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 4"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1771650" cy="438150"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+          <w:r w:rsidR="00B15D43">
+            <w:rPr>
+              <w:rStyle w:val="tabchar"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="00B15D43">
+            <w:rPr>
+              <w:rStyle w:val="eop"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4500" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidR="00B15D43" w:rsidP="00B15D43" w:rsidRDefault="00B15D43" w14:paraId="265C2747" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="paragraph"/>
+            <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+            <w:jc w:val="right"/>
+            <w:textAlignment w:val="baseline"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="eop"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidRPr="00185CD2" w:rsidR="00B15D43" w:rsidP="00B15D43" w:rsidRDefault="00B15D43" w14:paraId="316BD6C9" w14:textId="385B84F8">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="normaltextrun"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Gäller för: Region Halland</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="normaltextrun"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="normaltextrun"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="eop"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidRPr="001A33D0" w:rsidR="00FC433E" w:rsidP="00C26A95" w:rsidRDefault="00FC433E" w14:paraId="1601A7BD" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00F36E1B" w:rsidR="00F544ED" w:rsidP="00F544ED" w:rsidRDefault="00F544ED" w14:paraId="587E4966" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00F36E1B">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:t>OBS! Utskriven version kan vara inaktuell. </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F36E1B">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:t> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidRPr="00F36E1B" w:rsidR="00F544ED" w:rsidP="00F544ED" w:rsidRDefault="00F544ED" w14:paraId="7FD2B8E6" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00F36E1B">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:t>Senaste versionen hittar du via intranätet under "styrande dokument" eller vårdgivarwebben. </w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidRPr="00F544ED" w:rsidR="00F544ED" w:rsidP="00F544ED" w:rsidRDefault="00F544ED" w14:paraId="520C5081" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00F544ED">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:t> </w:t>
+    </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7083"/>
-      <w:gridCol w:w="1933"/>
     </w:tblGrid>
-    <w:tr w:rsidR="0086669C" w:rsidTr="00220BF1" w14:paraId="169B2237" w14:textId="77777777">
+    <w:tr w:rsidR="007C4BC1" w14:paraId="35DAD6B2" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00A26938" w:rsidR="00000000" w:rsidP="0086669C" w:rsidRDefault="00EA51AF" w14:paraId="3D266039" w14:textId="77777777">
+        <w:p w:rsidRPr="00F544ED" w:rsidR="00F544ED" w:rsidP="00F544ED" w:rsidRDefault="00F544ED" w14:paraId="3D7955EE" w14:textId="11BBF03C">
           <w:pPr>
-            <w:pStyle w:val="Sidfot"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:rPr>
-              <w:sz w:val="20"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00730DA5">
+          <w:r w:rsidRPr="00F544ED">
             <w:rPr>
-              <w:sz w:val="20"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
-            <w:t>Instruktion: Patientklagomål / synpunkter, dokumentation bilaga</w:t>
-[...85 lines deleted...]
-            <w:fldChar w:fldCharType="end"/>
+            <w:tab/>
+            <w:t> </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="0086669C" w:rsidTr="00220BF1" w14:paraId="049BA934" w14:textId="77777777">
-[...90 lines deleted...]
-    </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00000000" w:rsidRDefault="00000000" w14:paraId="3D4C8F68" w14:textId="77777777">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Tabellrutnt"/>
-      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblW w:w="9000" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="7083"/>
-      <w:gridCol w:w="1933"/>
+      <w:gridCol w:w="4500"/>
+      <w:gridCol w:w="4500"/>
     </w:tblGrid>
-    <w:tr w:rsidR="000D6F1B" w:rsidTr="00595120" w14:paraId="283D25F8" w14:textId="77777777">
-[...793 lines deleted...]
-    <w:tr w:rsidR="00E219F1" w:rsidTr="00220BF1" w14:paraId="46B1816B" w14:textId="77777777">
+    <w:tr w:rsidRPr="00185CD2" w:rsidR="00185CD2" w:rsidTr="00185CD2" w14:paraId="78D7BF8D" w14:textId="77777777">
       <w:trPr>
-        <w:trHeight w:val="841"/>
+        <w:trHeight w:val="840"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4508" w:type="dxa"/>
+          <w:tcW w:w="4500" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidP="00E219F1" w:rsidRDefault="00EA51AF" w14:paraId="7737927F" w14:textId="77777777">
+        <w:p w:rsidRPr="00185CD2" w:rsidR="00185CD2" w:rsidP="00185CD2" w:rsidRDefault="00185CD2" w14:paraId="42DC0632" w14:textId="2484B261">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:textAlignment w:val="baseline"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00CE3B56">
+          <w:r w:rsidRPr="00185CD2">
             <w:rPr>
-              <w:sz w:val="20"/>
-[...27 lines deleted...]
-            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22BEC089" wp14:editId="0AED195F">
-[...2 lines deleted...]
-                <wp:docPr id="43" name="Bildobjekt 2"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E191234" wp14:editId="2BB39C6C">
+                <wp:extent cx="1771650" cy="438150"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="991046044" name="Bildobjekt 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="logo.gif"/>
-                        <pic:cNvPicPr/>
+                        <pic:cNvPr id="0" name="Picture 1"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
+                        <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
-                      <pic:spPr>
+                      <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1571625" cy="438150"/>
+                          <a:ext cx="1771650" cy="438150"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
+          <w:r w:rsidRPr="00185CD2">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00185CD2">
+            <w:rPr>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4500" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="00185CD2" w:rsidR="00185CD2" w:rsidP="00185CD2" w:rsidRDefault="00185CD2" w14:paraId="0DE67393" w14:textId="77777777">
+          <w:pPr>
+            <w:jc w:val="right"/>
+            <w:textAlignment w:val="baseline"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00185CD2">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidRPr="00185CD2" w:rsidR="00185CD2" w:rsidP="00185CD2" w:rsidRDefault="00185CD2" w14:paraId="5CEC85D9" w14:textId="77777777">
+          <w:pPr>
+            <w:jc w:val="right"/>
+            <w:textAlignment w:val="baseline"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00185CD2">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Gäller för: Region Halland </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00185CD2">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00185CD2">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00000000" w:rsidP="00E219F1" w:rsidRDefault="00000000" w14:paraId="1601A7BD" w14:textId="77777777">
+  <w:p w:rsidRPr="00F544ED" w:rsidR="00FC433E" w:rsidP="00F544ED" w:rsidRDefault="00FC433E" w14:paraId="2FC22883" w14:textId="59FB9061">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...380 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00CE7D8E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="280C9F3A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3105" w:hanging="1305"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="012D3FF9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CDB8A9B6"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08851993"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C24A05B0"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09B22E19"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7D023272"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10397DD5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="46FA7BD6"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17A726FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="802EEDDE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4696,93 +3828,1607 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DC40EE0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D638AAA2"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23192329"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="347850E4"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2398298D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A808BE36"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29542B0B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DC649F9A"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B7304B2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A0C2C254"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30C3782F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6186DFE6"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3266296F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B994FD14"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39565DCC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="71B0E6F6"/>
+    <w:lvl w:ilvl="0" w:tplc="10FE370A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="37647B5C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E50A735C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2C7CE61E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B254E118">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="DB304246">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F264A3DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E31AF43A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="157EDFCC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C4E4F3D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="263666A8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41936FF9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9B6ABAB4"/>
+    <w:lvl w:ilvl="0" w:tplc="26C84F90">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="SimSun" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43D86CC4"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="1CC88198"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="448028E9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="37A87F0A"/>
+    <w:lvl w:ilvl="0" w:tplc="9E384334">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46A32B89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D7821CA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="12"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46C94447"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="36967564"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FB75F87"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B994FD14"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="501B6965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE26EAC4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4851,51 +5497,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50C96CC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E314182A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4964,51 +5610,389 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="512C43EF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B180F350"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B407659"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1B1A1A64"/>
+    <w:lvl w:ilvl="0" w:tplc="0B16BC80">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5ED26F18"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="049666B8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FFC1795"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BFA4AA04"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5077,51 +6061,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62CA296C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86C47040"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5190,97 +6174,508 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6467088B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B994FD14"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C7873CE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D7821CA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="12"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E312BAA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8320F472"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71214449"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B994FD14"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="747C0790"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D7821CA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="12"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C1632FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C5E019C"/>
     <w:lvl w:ilvl="0" w:tplc="C08C3B94">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5350,345 +6745,1241 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EF73064"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D7821CA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="12"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1115975983">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="1" w16cid:durableId="111747513">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="37050614">
+  <w:num w:numId="2" w16cid:durableId="1119301970">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1254556901">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="13113615">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1328904089">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="135224403">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1361929015">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1424761878">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1427731630">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1436902116">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1452285777">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1468358436">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1474365983">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="149105422">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1501626618">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1510948618">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1542741883">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="159539542">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="169100134">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1786652924">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1798185764">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1870215969">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1544293167">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="23" w16cid:durableId="1967274956">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="162744492">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="24" w16cid:durableId="207962587">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="649990044">
+  <w:num w:numId="25" w16cid:durableId="266547201">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="301037921">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="579213498">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="585841094">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="687098868">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="697505021">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="763379888">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="769198935">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1987539729">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="33" w16cid:durableId="848104243">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="571933491">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="34" w16cid:durableId="849489654">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1877158554">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="35" w16cid:durableId="989332106">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003A2FF6"/>
+    <w:rsid w:val="00000EF4"/>
+    <w:rsid w:val="00002509"/>
+    <w:rsid w:val="00010101"/>
+    <w:rsid w:val="000130DB"/>
+    <w:rsid w:val="00013525"/>
+    <w:rsid w:val="00013CB1"/>
+    <w:rsid w:val="0001601B"/>
+    <w:rsid w:val="00020C0C"/>
+    <w:rsid w:val="00026675"/>
+    <w:rsid w:val="0003366A"/>
+    <w:rsid w:val="00033B1A"/>
+    <w:rsid w:val="0003613D"/>
+    <w:rsid w:val="0004417E"/>
     <w:rsid w:val="000443AD"/>
+    <w:rsid w:val="00045595"/>
+    <w:rsid w:val="00047158"/>
+    <w:rsid w:val="00056633"/>
+    <w:rsid w:val="000614F1"/>
+    <w:rsid w:val="00064E5B"/>
+    <w:rsid w:val="000657C5"/>
+    <w:rsid w:val="00065C24"/>
+    <w:rsid w:val="00066BD3"/>
+    <w:rsid w:val="00072FB4"/>
+    <w:rsid w:val="0007392D"/>
+    <w:rsid w:val="00073968"/>
+    <w:rsid w:val="00077CBE"/>
+    <w:rsid w:val="000849BA"/>
     <w:rsid w:val="00087B68"/>
+    <w:rsid w:val="00093E3A"/>
+    <w:rsid w:val="0009445A"/>
+    <w:rsid w:val="000976EC"/>
+    <w:rsid w:val="000A4FA8"/>
     <w:rsid w:val="000B0C89"/>
+    <w:rsid w:val="000B396A"/>
+    <w:rsid w:val="000B466A"/>
+    <w:rsid w:val="000C418A"/>
     <w:rsid w:val="000C740E"/>
+    <w:rsid w:val="000E37FE"/>
+    <w:rsid w:val="000E5732"/>
+    <w:rsid w:val="000F5731"/>
+    <w:rsid w:val="000F5C02"/>
+    <w:rsid w:val="000F6044"/>
     <w:rsid w:val="000F6828"/>
+    <w:rsid w:val="001019F5"/>
+    <w:rsid w:val="001052F2"/>
+    <w:rsid w:val="00112C6B"/>
+    <w:rsid w:val="001234E6"/>
+    <w:rsid w:val="00130E1F"/>
+    <w:rsid w:val="0013687A"/>
+    <w:rsid w:val="00136B0D"/>
+    <w:rsid w:val="001413BB"/>
+    <w:rsid w:val="00141423"/>
+    <w:rsid w:val="001416A9"/>
+    <w:rsid w:val="0015191C"/>
+    <w:rsid w:val="00152809"/>
+    <w:rsid w:val="00162BBD"/>
+    <w:rsid w:val="00166768"/>
+    <w:rsid w:val="00166C37"/>
     <w:rsid w:val="00172424"/>
+    <w:rsid w:val="001736FC"/>
+    <w:rsid w:val="001801DF"/>
+    <w:rsid w:val="001808CC"/>
     <w:rsid w:val="0018206E"/>
-    <w:rsid w:val="001A380B"/>
-    <w:rsid w:val="001D5CBB"/>
+    <w:rsid w:val="00185CD2"/>
+    <w:rsid w:val="00193FE4"/>
+    <w:rsid w:val="00194950"/>
+    <w:rsid w:val="00194E0C"/>
+    <w:rsid w:val="00195E04"/>
+    <w:rsid w:val="001A3FA0"/>
+    <w:rsid w:val="001A727B"/>
+    <w:rsid w:val="001B304B"/>
+    <w:rsid w:val="001B4D85"/>
+    <w:rsid w:val="001B50B9"/>
+    <w:rsid w:val="001C0707"/>
+    <w:rsid w:val="001C2C82"/>
+    <w:rsid w:val="001C3FD4"/>
+    <w:rsid w:val="001C55CD"/>
+    <w:rsid w:val="001C677A"/>
+    <w:rsid w:val="001D06E3"/>
+    <w:rsid w:val="001D5921"/>
+    <w:rsid w:val="001D5ED9"/>
+    <w:rsid w:val="001E44C0"/>
+    <w:rsid w:val="001E5D0A"/>
+    <w:rsid w:val="001E61D1"/>
+    <w:rsid w:val="001F0311"/>
+    <w:rsid w:val="001F719C"/>
     <w:rsid w:val="002024A8"/>
-    <w:rsid w:val="00223F04"/>
+    <w:rsid w:val="00202A1B"/>
+    <w:rsid w:val="00203ED3"/>
+    <w:rsid w:val="00204315"/>
+    <w:rsid w:val="002056BB"/>
+    <w:rsid w:val="00217FBC"/>
     <w:rsid w:val="00225E0B"/>
+    <w:rsid w:val="00230AE3"/>
+    <w:rsid w:val="00230D8C"/>
+    <w:rsid w:val="00233CF2"/>
+    <w:rsid w:val="00236B6B"/>
+    <w:rsid w:val="00241417"/>
     <w:rsid w:val="00246F62"/>
+    <w:rsid w:val="00247822"/>
+    <w:rsid w:val="00250C73"/>
+    <w:rsid w:val="002510C9"/>
+    <w:rsid w:val="0025159F"/>
+    <w:rsid w:val="00256768"/>
     <w:rsid w:val="002567F9"/>
+    <w:rsid w:val="00257D43"/>
+    <w:rsid w:val="002629A7"/>
+    <w:rsid w:val="00262E68"/>
+    <w:rsid w:val="002658F7"/>
     <w:rsid w:val="00271080"/>
+    <w:rsid w:val="002751D0"/>
+    <w:rsid w:val="00280637"/>
+    <w:rsid w:val="00282AA9"/>
+    <w:rsid w:val="00283036"/>
+    <w:rsid w:val="002B28BD"/>
+    <w:rsid w:val="002B4438"/>
+    <w:rsid w:val="002B71E9"/>
+    <w:rsid w:val="002C1CCA"/>
+    <w:rsid w:val="002C2E9F"/>
+    <w:rsid w:val="002C406C"/>
     <w:rsid w:val="002D0241"/>
+    <w:rsid w:val="002D02DC"/>
+    <w:rsid w:val="002D20C9"/>
+    <w:rsid w:val="002D212B"/>
+    <w:rsid w:val="002D29EA"/>
+    <w:rsid w:val="002D4B31"/>
+    <w:rsid w:val="002D5426"/>
+    <w:rsid w:val="002D5933"/>
     <w:rsid w:val="002E0A96"/>
     <w:rsid w:val="002E653A"/>
+    <w:rsid w:val="002E7944"/>
+    <w:rsid w:val="002F7A4D"/>
+    <w:rsid w:val="0030086E"/>
+    <w:rsid w:val="00305208"/>
+    <w:rsid w:val="003100F5"/>
+    <w:rsid w:val="00310E0B"/>
+    <w:rsid w:val="00317228"/>
+    <w:rsid w:val="00317E34"/>
+    <w:rsid w:val="00323550"/>
+    <w:rsid w:val="0032688C"/>
     <w:rsid w:val="00332D94"/>
+    <w:rsid w:val="003372F4"/>
+    <w:rsid w:val="00341613"/>
+    <w:rsid w:val="003437AC"/>
+    <w:rsid w:val="003522C6"/>
+    <w:rsid w:val="00354136"/>
+    <w:rsid w:val="0036294A"/>
+    <w:rsid w:val="00367E50"/>
+    <w:rsid w:val="003703EA"/>
+    <w:rsid w:val="00371093"/>
+    <w:rsid w:val="00371312"/>
+    <w:rsid w:val="00384904"/>
+    <w:rsid w:val="003859C3"/>
+    <w:rsid w:val="003878C0"/>
+    <w:rsid w:val="00391A8E"/>
+    <w:rsid w:val="00397FBB"/>
+    <w:rsid w:val="003A193B"/>
     <w:rsid w:val="003A2FF6"/>
+    <w:rsid w:val="003B0051"/>
+    <w:rsid w:val="003B06BA"/>
+    <w:rsid w:val="003B51AD"/>
     <w:rsid w:val="003C3BA6"/>
     <w:rsid w:val="003C5B41"/>
+    <w:rsid w:val="003C662B"/>
+    <w:rsid w:val="003E220D"/>
+    <w:rsid w:val="003E2672"/>
     <w:rsid w:val="003E537C"/>
+    <w:rsid w:val="003F0B3C"/>
+    <w:rsid w:val="003F1868"/>
+    <w:rsid w:val="003F3676"/>
+    <w:rsid w:val="004063F5"/>
+    <w:rsid w:val="0040642D"/>
     <w:rsid w:val="00406C20"/>
+    <w:rsid w:val="00415B4E"/>
+    <w:rsid w:val="004162B8"/>
+    <w:rsid w:val="004166EF"/>
+    <w:rsid w:val="00420E58"/>
+    <w:rsid w:val="004227FA"/>
+    <w:rsid w:val="00426FAA"/>
+    <w:rsid w:val="004322C3"/>
+    <w:rsid w:val="00436B4B"/>
+    <w:rsid w:val="00440003"/>
+    <w:rsid w:val="004430FD"/>
+    <w:rsid w:val="00450BA5"/>
+    <w:rsid w:val="0045154D"/>
+    <w:rsid w:val="00452E97"/>
+    <w:rsid w:val="004572ED"/>
+    <w:rsid w:val="00460C01"/>
+    <w:rsid w:val="00461D60"/>
+    <w:rsid w:val="00463C8C"/>
+    <w:rsid w:val="00465D5F"/>
+    <w:rsid w:val="00466728"/>
+    <w:rsid w:val="00467BA2"/>
+    <w:rsid w:val="00471134"/>
+    <w:rsid w:val="004743D6"/>
+    <w:rsid w:val="00481E15"/>
+    <w:rsid w:val="00482833"/>
+    <w:rsid w:val="00484EAE"/>
+    <w:rsid w:val="00487511"/>
+    <w:rsid w:val="00491FAA"/>
+    <w:rsid w:val="0049584E"/>
+    <w:rsid w:val="004A2F99"/>
+    <w:rsid w:val="004A3A53"/>
     <w:rsid w:val="004A4717"/>
+    <w:rsid w:val="004A6286"/>
+    <w:rsid w:val="004A6728"/>
+    <w:rsid w:val="004A70B0"/>
+    <w:rsid w:val="004B0165"/>
+    <w:rsid w:val="004B0CAE"/>
+    <w:rsid w:val="004B0FA2"/>
+    <w:rsid w:val="004B25F7"/>
+    <w:rsid w:val="004B397A"/>
+    <w:rsid w:val="004B4FCB"/>
+    <w:rsid w:val="004B564C"/>
+    <w:rsid w:val="004B7F61"/>
+    <w:rsid w:val="004C54B8"/>
+    <w:rsid w:val="004C593D"/>
+    <w:rsid w:val="004E2C31"/>
+    <w:rsid w:val="004E2CB7"/>
+    <w:rsid w:val="004E5A8C"/>
+    <w:rsid w:val="004E68BE"/>
+    <w:rsid w:val="004E6AA6"/>
+    <w:rsid w:val="004F201B"/>
+    <w:rsid w:val="004F3986"/>
+    <w:rsid w:val="004F6404"/>
+    <w:rsid w:val="0050188A"/>
     <w:rsid w:val="00502956"/>
+    <w:rsid w:val="00503D39"/>
+    <w:rsid w:val="00504568"/>
+    <w:rsid w:val="00504FBB"/>
+    <w:rsid w:val="00512711"/>
+    <w:rsid w:val="005127ED"/>
     <w:rsid w:val="005140DE"/>
-    <w:rsid w:val="00584A0A"/>
+    <w:rsid w:val="00514BB8"/>
+    <w:rsid w:val="005310DC"/>
+    <w:rsid w:val="0053264D"/>
+    <w:rsid w:val="00542F4B"/>
+    <w:rsid w:val="00543B36"/>
+    <w:rsid w:val="00543E1B"/>
+    <w:rsid w:val="0055028C"/>
+    <w:rsid w:val="00553FAF"/>
+    <w:rsid w:val="00557595"/>
+    <w:rsid w:val="0056018D"/>
+    <w:rsid w:val="005618C7"/>
+    <w:rsid w:val="00561C36"/>
+    <w:rsid w:val="005703FD"/>
+    <w:rsid w:val="00570668"/>
+    <w:rsid w:val="00576AA1"/>
+    <w:rsid w:val="005826F0"/>
+    <w:rsid w:val="00585C1D"/>
+    <w:rsid w:val="00586855"/>
+    <w:rsid w:val="00592083"/>
+    <w:rsid w:val="00595925"/>
+    <w:rsid w:val="005A2946"/>
     <w:rsid w:val="005A5094"/>
+    <w:rsid w:val="005A6335"/>
+    <w:rsid w:val="005B0412"/>
+    <w:rsid w:val="005B24F0"/>
+    <w:rsid w:val="005B2ED4"/>
+    <w:rsid w:val="005B30FE"/>
+    <w:rsid w:val="005B3698"/>
+    <w:rsid w:val="005B50F3"/>
+    <w:rsid w:val="005B567E"/>
+    <w:rsid w:val="005B6177"/>
+    <w:rsid w:val="005C392B"/>
+    <w:rsid w:val="005C5F30"/>
+    <w:rsid w:val="005D0C79"/>
+    <w:rsid w:val="005E124C"/>
+    <w:rsid w:val="005F7ADA"/>
+    <w:rsid w:val="006013F1"/>
+    <w:rsid w:val="006050D2"/>
     <w:rsid w:val="00614116"/>
-    <w:rsid w:val="00632B1F"/>
+    <w:rsid w:val="0062179B"/>
+    <w:rsid w:val="00623CC5"/>
+    <w:rsid w:val="00625765"/>
+    <w:rsid w:val="00626140"/>
+    <w:rsid w:val="0062730C"/>
+    <w:rsid w:val="00627466"/>
     <w:rsid w:val="00633C84"/>
+    <w:rsid w:val="006354B0"/>
+    <w:rsid w:val="00643AF5"/>
+    <w:rsid w:val="0064692B"/>
+    <w:rsid w:val="00646DA4"/>
     <w:rsid w:val="00647E41"/>
+    <w:rsid w:val="0065026E"/>
+    <w:rsid w:val="006505C5"/>
+    <w:rsid w:val="00653201"/>
     <w:rsid w:val="006534D8"/>
+    <w:rsid w:val="00654E97"/>
+    <w:rsid w:val="00663399"/>
+    <w:rsid w:val="006642C1"/>
+    <w:rsid w:val="006702D9"/>
+    <w:rsid w:val="00670DC8"/>
+    <w:rsid w:val="0067182D"/>
+    <w:rsid w:val="0067239C"/>
+    <w:rsid w:val="00676C87"/>
     <w:rsid w:val="00677C69"/>
+    <w:rsid w:val="006809D1"/>
+    <w:rsid w:val="00682CE3"/>
+    <w:rsid w:val="0068369B"/>
+    <w:rsid w:val="006944DC"/>
     <w:rsid w:val="00696200"/>
-    <w:rsid w:val="006C645D"/>
+    <w:rsid w:val="006A3ADB"/>
+    <w:rsid w:val="006A3D9D"/>
+    <w:rsid w:val="006B269A"/>
+    <w:rsid w:val="006B3CA6"/>
+    <w:rsid w:val="006B4E5D"/>
+    <w:rsid w:val="006B54EC"/>
+    <w:rsid w:val="006B7FB1"/>
+    <w:rsid w:val="006C0ACB"/>
+    <w:rsid w:val="006C26EB"/>
+    <w:rsid w:val="006D0A67"/>
+    <w:rsid w:val="006D1774"/>
+    <w:rsid w:val="006D27FA"/>
     <w:rsid w:val="006D3AD3"/>
+    <w:rsid w:val="006F07E8"/>
+    <w:rsid w:val="006F0E39"/>
+    <w:rsid w:val="006F1955"/>
+    <w:rsid w:val="006F4773"/>
+    <w:rsid w:val="006F5CBB"/>
+    <w:rsid w:val="00701397"/>
+    <w:rsid w:val="0071319A"/>
     <w:rsid w:val="00713D71"/>
+    <w:rsid w:val="0071451C"/>
+    <w:rsid w:val="00720B97"/>
+    <w:rsid w:val="00722056"/>
+    <w:rsid w:val="00724FDE"/>
+    <w:rsid w:val="00733D6B"/>
+    <w:rsid w:val="00737BAD"/>
+    <w:rsid w:val="00737E71"/>
+    <w:rsid w:val="0074011E"/>
     <w:rsid w:val="0074069B"/>
+    <w:rsid w:val="00740A95"/>
     <w:rsid w:val="00746913"/>
+    <w:rsid w:val="007510DA"/>
     <w:rsid w:val="0075659A"/>
+    <w:rsid w:val="0075706D"/>
+    <w:rsid w:val="007601CC"/>
+    <w:rsid w:val="0076257A"/>
+    <w:rsid w:val="00766B01"/>
+    <w:rsid w:val="00767875"/>
+    <w:rsid w:val="00773E3F"/>
+    <w:rsid w:val="00775F3D"/>
+    <w:rsid w:val="00782028"/>
+    <w:rsid w:val="00783663"/>
+    <w:rsid w:val="007976FB"/>
+    <w:rsid w:val="00797DFD"/>
+    <w:rsid w:val="007A1F51"/>
+    <w:rsid w:val="007A491F"/>
+    <w:rsid w:val="007A5752"/>
+    <w:rsid w:val="007A5B4C"/>
+    <w:rsid w:val="007B05AE"/>
+    <w:rsid w:val="007C0716"/>
+    <w:rsid w:val="007C36F1"/>
+    <w:rsid w:val="007C43B5"/>
+    <w:rsid w:val="007C4BC1"/>
+    <w:rsid w:val="007D2953"/>
+    <w:rsid w:val="007D3281"/>
+    <w:rsid w:val="007D4C5C"/>
+    <w:rsid w:val="007D4C8A"/>
+    <w:rsid w:val="007D72E9"/>
+    <w:rsid w:val="007E0BBE"/>
+    <w:rsid w:val="007E2EEF"/>
+    <w:rsid w:val="007E33F6"/>
+    <w:rsid w:val="007E61A8"/>
+    <w:rsid w:val="007E6286"/>
+    <w:rsid w:val="007F1182"/>
+    <w:rsid w:val="007F3236"/>
+    <w:rsid w:val="007F4988"/>
+    <w:rsid w:val="007F5243"/>
+    <w:rsid w:val="00800352"/>
+    <w:rsid w:val="008014B2"/>
+    <w:rsid w:val="00804211"/>
+    <w:rsid w:val="0081329A"/>
+    <w:rsid w:val="00817AF8"/>
+    <w:rsid w:val="00820538"/>
+    <w:rsid w:val="00821EA5"/>
+    <w:rsid w:val="00826427"/>
+    <w:rsid w:val="00827E19"/>
+    <w:rsid w:val="00831059"/>
+    <w:rsid w:val="00833B93"/>
+    <w:rsid w:val="008359CD"/>
+    <w:rsid w:val="0083634B"/>
+    <w:rsid w:val="008401EF"/>
+    <w:rsid w:val="00841339"/>
+    <w:rsid w:val="00841B7C"/>
+    <w:rsid w:val="00842C24"/>
+    <w:rsid w:val="00842E98"/>
+    <w:rsid w:val="00850088"/>
+    <w:rsid w:val="0085076D"/>
+    <w:rsid w:val="008519A3"/>
+    <w:rsid w:val="00876999"/>
+    <w:rsid w:val="00877A0A"/>
+    <w:rsid w:val="00882AB3"/>
+    <w:rsid w:val="0088631F"/>
+    <w:rsid w:val="00887640"/>
+    <w:rsid w:val="00894584"/>
+    <w:rsid w:val="00894E0B"/>
+    <w:rsid w:val="00895B90"/>
+    <w:rsid w:val="0089710B"/>
+    <w:rsid w:val="008A2338"/>
+    <w:rsid w:val="008A45CD"/>
+    <w:rsid w:val="008B4A47"/>
+    <w:rsid w:val="008B4E1A"/>
+    <w:rsid w:val="008B629D"/>
     <w:rsid w:val="008C2342"/>
+    <w:rsid w:val="008C2965"/>
+    <w:rsid w:val="008C3FF1"/>
+    <w:rsid w:val="008C4CC7"/>
+    <w:rsid w:val="008D1B8A"/>
+    <w:rsid w:val="008D202D"/>
+    <w:rsid w:val="008D2C22"/>
+    <w:rsid w:val="008E0654"/>
+    <w:rsid w:val="008E076B"/>
+    <w:rsid w:val="008E52ED"/>
+    <w:rsid w:val="008F07D6"/>
+    <w:rsid w:val="008F344D"/>
     <w:rsid w:val="009004BF"/>
+    <w:rsid w:val="00900C4B"/>
+    <w:rsid w:val="0090317E"/>
+    <w:rsid w:val="009052A0"/>
+    <w:rsid w:val="00910212"/>
     <w:rsid w:val="00923874"/>
+    <w:rsid w:val="009252A1"/>
     <w:rsid w:val="00937225"/>
     <w:rsid w:val="00940ED2"/>
+    <w:rsid w:val="0094129A"/>
+    <w:rsid w:val="00950881"/>
+    <w:rsid w:val="00954192"/>
+    <w:rsid w:val="00954310"/>
+    <w:rsid w:val="00956023"/>
+    <w:rsid w:val="009568F2"/>
+    <w:rsid w:val="009572F7"/>
+    <w:rsid w:val="00957F2B"/>
+    <w:rsid w:val="00960000"/>
+    <w:rsid w:val="0096440A"/>
+    <w:rsid w:val="00967A84"/>
+    <w:rsid w:val="0097423F"/>
     <w:rsid w:val="00976C47"/>
+    <w:rsid w:val="00977627"/>
     <w:rsid w:val="009806F9"/>
+    <w:rsid w:val="00983684"/>
+    <w:rsid w:val="009857A5"/>
     <w:rsid w:val="009920B1"/>
-    <w:rsid w:val="00995398"/>
+    <w:rsid w:val="009929EE"/>
+    <w:rsid w:val="00995547"/>
+    <w:rsid w:val="009A25A3"/>
+    <w:rsid w:val="009A5C19"/>
+    <w:rsid w:val="009B0828"/>
+    <w:rsid w:val="009B2D03"/>
+    <w:rsid w:val="009C34EB"/>
+    <w:rsid w:val="009D47B4"/>
     <w:rsid w:val="009D5FFA"/>
+    <w:rsid w:val="009D6B50"/>
+    <w:rsid w:val="009E0944"/>
+    <w:rsid w:val="009E1E57"/>
+    <w:rsid w:val="009E3623"/>
+    <w:rsid w:val="009F0EA9"/>
+    <w:rsid w:val="009F5649"/>
+    <w:rsid w:val="009F7699"/>
     <w:rsid w:val="009F76CD"/>
+    <w:rsid w:val="009F7E7D"/>
+    <w:rsid w:val="00A01655"/>
+    <w:rsid w:val="00A10ECA"/>
+    <w:rsid w:val="00A11E7E"/>
+    <w:rsid w:val="00A130E6"/>
+    <w:rsid w:val="00A15FD9"/>
+    <w:rsid w:val="00A203DE"/>
+    <w:rsid w:val="00A2085A"/>
+    <w:rsid w:val="00A26C28"/>
     <w:rsid w:val="00A33719"/>
+    <w:rsid w:val="00A342FF"/>
+    <w:rsid w:val="00A37A4B"/>
+    <w:rsid w:val="00A37F00"/>
+    <w:rsid w:val="00A408E6"/>
+    <w:rsid w:val="00A40CAC"/>
+    <w:rsid w:val="00A410DE"/>
+    <w:rsid w:val="00A41356"/>
+    <w:rsid w:val="00A44F9E"/>
+    <w:rsid w:val="00A45209"/>
+    <w:rsid w:val="00A50298"/>
+    <w:rsid w:val="00A5231A"/>
+    <w:rsid w:val="00A6285F"/>
+    <w:rsid w:val="00A631AA"/>
+    <w:rsid w:val="00A66959"/>
+    <w:rsid w:val="00A71588"/>
+    <w:rsid w:val="00A71624"/>
+    <w:rsid w:val="00A7489C"/>
+    <w:rsid w:val="00A7505D"/>
+    <w:rsid w:val="00A75A7B"/>
+    <w:rsid w:val="00A76403"/>
+    <w:rsid w:val="00A855EF"/>
+    <w:rsid w:val="00A85DC9"/>
+    <w:rsid w:val="00A86F05"/>
+    <w:rsid w:val="00A90810"/>
+    <w:rsid w:val="00A95E53"/>
+    <w:rsid w:val="00AA0680"/>
+    <w:rsid w:val="00AA0ADD"/>
     <w:rsid w:val="00AB0079"/>
     <w:rsid w:val="00AB14D2"/>
+    <w:rsid w:val="00AB68D7"/>
+    <w:rsid w:val="00AB73B8"/>
+    <w:rsid w:val="00AC0170"/>
+    <w:rsid w:val="00AC157C"/>
+    <w:rsid w:val="00AC1CC6"/>
+    <w:rsid w:val="00AC3061"/>
+    <w:rsid w:val="00AC459A"/>
+    <w:rsid w:val="00AC7C71"/>
+    <w:rsid w:val="00AD04C4"/>
+    <w:rsid w:val="00AD2414"/>
+    <w:rsid w:val="00AE2687"/>
+    <w:rsid w:val="00AE2F8E"/>
+    <w:rsid w:val="00AF79B1"/>
+    <w:rsid w:val="00B01322"/>
+    <w:rsid w:val="00B01653"/>
+    <w:rsid w:val="00B01B08"/>
     <w:rsid w:val="00B0617F"/>
+    <w:rsid w:val="00B0788E"/>
+    <w:rsid w:val="00B1041E"/>
+    <w:rsid w:val="00B115F1"/>
+    <w:rsid w:val="00B12BD2"/>
+    <w:rsid w:val="00B144C7"/>
+    <w:rsid w:val="00B15D43"/>
+    <w:rsid w:val="00B15FD3"/>
     <w:rsid w:val="00B2053F"/>
+    <w:rsid w:val="00B21756"/>
+    <w:rsid w:val="00B21AB5"/>
+    <w:rsid w:val="00B22F58"/>
     <w:rsid w:val="00B2523E"/>
+    <w:rsid w:val="00B2617D"/>
+    <w:rsid w:val="00B27AF6"/>
+    <w:rsid w:val="00B27E3C"/>
+    <w:rsid w:val="00B31FCD"/>
+    <w:rsid w:val="00B35FED"/>
+    <w:rsid w:val="00B365FF"/>
+    <w:rsid w:val="00B372CD"/>
+    <w:rsid w:val="00B401D8"/>
+    <w:rsid w:val="00B420E3"/>
+    <w:rsid w:val="00B4235A"/>
+    <w:rsid w:val="00B43C4C"/>
+    <w:rsid w:val="00B622E5"/>
+    <w:rsid w:val="00B6782F"/>
+    <w:rsid w:val="00B711EA"/>
+    <w:rsid w:val="00B72AF9"/>
+    <w:rsid w:val="00B7474E"/>
+    <w:rsid w:val="00B760BB"/>
+    <w:rsid w:val="00B7621B"/>
+    <w:rsid w:val="00B76F82"/>
+    <w:rsid w:val="00B81FA0"/>
+    <w:rsid w:val="00B853DE"/>
+    <w:rsid w:val="00B86632"/>
+    <w:rsid w:val="00B90866"/>
+    <w:rsid w:val="00B91B68"/>
+    <w:rsid w:val="00B924AE"/>
+    <w:rsid w:val="00BA0081"/>
+    <w:rsid w:val="00BA056A"/>
+    <w:rsid w:val="00BA0F9B"/>
+    <w:rsid w:val="00BA1395"/>
+    <w:rsid w:val="00BA1DCA"/>
+    <w:rsid w:val="00BA474B"/>
+    <w:rsid w:val="00BA6362"/>
+    <w:rsid w:val="00BA7E4B"/>
+    <w:rsid w:val="00BB223B"/>
+    <w:rsid w:val="00BB363B"/>
+    <w:rsid w:val="00BB4C02"/>
+    <w:rsid w:val="00BB507F"/>
+    <w:rsid w:val="00BC5ABB"/>
+    <w:rsid w:val="00BC66D0"/>
     <w:rsid w:val="00BD31C6"/>
+    <w:rsid w:val="00BD3642"/>
+    <w:rsid w:val="00BD564C"/>
+    <w:rsid w:val="00BD6F2E"/>
+    <w:rsid w:val="00BE151E"/>
+    <w:rsid w:val="00BE2ADA"/>
+    <w:rsid w:val="00BE4A19"/>
+    <w:rsid w:val="00BE5C76"/>
+    <w:rsid w:val="00BE69CB"/>
+    <w:rsid w:val="00BE789C"/>
+    <w:rsid w:val="00BF13E5"/>
+    <w:rsid w:val="00BF2784"/>
+    <w:rsid w:val="00BF5213"/>
+    <w:rsid w:val="00BF6240"/>
+    <w:rsid w:val="00BF7EC9"/>
+    <w:rsid w:val="00C0304F"/>
+    <w:rsid w:val="00C05AAB"/>
+    <w:rsid w:val="00C06CC4"/>
     <w:rsid w:val="00C1580D"/>
+    <w:rsid w:val="00C16835"/>
+    <w:rsid w:val="00C17040"/>
+    <w:rsid w:val="00C2368C"/>
+    <w:rsid w:val="00C23AB6"/>
+    <w:rsid w:val="00C25645"/>
+    <w:rsid w:val="00C26A95"/>
+    <w:rsid w:val="00C365D9"/>
+    <w:rsid w:val="00C377D3"/>
     <w:rsid w:val="00C43323"/>
-    <w:rsid w:val="00CB1EE3"/>
+    <w:rsid w:val="00C44B8C"/>
+    <w:rsid w:val="00C545B7"/>
+    <w:rsid w:val="00C577CA"/>
+    <w:rsid w:val="00C6110F"/>
+    <w:rsid w:val="00C6243C"/>
+    <w:rsid w:val="00C70543"/>
+    <w:rsid w:val="00C70BA4"/>
+    <w:rsid w:val="00C71779"/>
+    <w:rsid w:val="00C7297D"/>
+    <w:rsid w:val="00C76973"/>
+    <w:rsid w:val="00C80F0F"/>
+    <w:rsid w:val="00C83B44"/>
+    <w:rsid w:val="00C91571"/>
+    <w:rsid w:val="00C92FA8"/>
+    <w:rsid w:val="00CA02AA"/>
+    <w:rsid w:val="00CA18C3"/>
+    <w:rsid w:val="00CB29A0"/>
     <w:rsid w:val="00CB3BB1"/>
+    <w:rsid w:val="00CB44BF"/>
+    <w:rsid w:val="00CB629E"/>
+    <w:rsid w:val="00CC0879"/>
+    <w:rsid w:val="00CC1F73"/>
+    <w:rsid w:val="00CC38CC"/>
+    <w:rsid w:val="00CC5641"/>
+    <w:rsid w:val="00CC7934"/>
+    <w:rsid w:val="00CD0E9B"/>
+    <w:rsid w:val="00CD435F"/>
+    <w:rsid w:val="00CD4E1A"/>
+    <w:rsid w:val="00CD517E"/>
+    <w:rsid w:val="00CD5627"/>
+    <w:rsid w:val="00CE0A94"/>
+    <w:rsid w:val="00CE0D51"/>
+    <w:rsid w:val="00CE115F"/>
+    <w:rsid w:val="00CF2EAB"/>
+    <w:rsid w:val="00CF3177"/>
+    <w:rsid w:val="00D01B88"/>
+    <w:rsid w:val="00D03595"/>
+    <w:rsid w:val="00D0608C"/>
+    <w:rsid w:val="00D10BC9"/>
+    <w:rsid w:val="00D126A9"/>
+    <w:rsid w:val="00D132AF"/>
+    <w:rsid w:val="00D207DE"/>
+    <w:rsid w:val="00D21D7F"/>
+    <w:rsid w:val="00D24FEA"/>
+    <w:rsid w:val="00D2550F"/>
+    <w:rsid w:val="00D26867"/>
+    <w:rsid w:val="00D30461"/>
+    <w:rsid w:val="00D3230E"/>
+    <w:rsid w:val="00D33C2F"/>
+    <w:rsid w:val="00D351E3"/>
+    <w:rsid w:val="00D36F2D"/>
+    <w:rsid w:val="00D37380"/>
+    <w:rsid w:val="00D40BE0"/>
+    <w:rsid w:val="00D41263"/>
+    <w:rsid w:val="00D426CF"/>
+    <w:rsid w:val="00D44294"/>
+    <w:rsid w:val="00D46983"/>
+    <w:rsid w:val="00D50FCE"/>
+    <w:rsid w:val="00D51277"/>
+    <w:rsid w:val="00D55BCC"/>
     <w:rsid w:val="00D67040"/>
+    <w:rsid w:val="00D72060"/>
+    <w:rsid w:val="00D7240D"/>
+    <w:rsid w:val="00D753D0"/>
+    <w:rsid w:val="00D75833"/>
+    <w:rsid w:val="00D8445A"/>
+    <w:rsid w:val="00D845E7"/>
+    <w:rsid w:val="00D90D25"/>
+    <w:rsid w:val="00D94B8F"/>
     <w:rsid w:val="00D96B8E"/>
+    <w:rsid w:val="00DA669E"/>
+    <w:rsid w:val="00DB6C28"/>
+    <w:rsid w:val="00DB7019"/>
+    <w:rsid w:val="00DC101F"/>
+    <w:rsid w:val="00DC163F"/>
+    <w:rsid w:val="00DC4263"/>
     <w:rsid w:val="00DD12E6"/>
+    <w:rsid w:val="00DD5156"/>
+    <w:rsid w:val="00DD687F"/>
+    <w:rsid w:val="00DD69A1"/>
+    <w:rsid w:val="00DD76BE"/>
+    <w:rsid w:val="00DE063D"/>
+    <w:rsid w:val="00DE5443"/>
+    <w:rsid w:val="00DE69F3"/>
+    <w:rsid w:val="00DE6F1C"/>
+    <w:rsid w:val="00DE7563"/>
+    <w:rsid w:val="00DF14A3"/>
+    <w:rsid w:val="00DF6210"/>
+    <w:rsid w:val="00DF7080"/>
+    <w:rsid w:val="00E0103B"/>
+    <w:rsid w:val="00E016B6"/>
+    <w:rsid w:val="00E02F8A"/>
+    <w:rsid w:val="00E03AC9"/>
     <w:rsid w:val="00E03E34"/>
+    <w:rsid w:val="00E1235F"/>
+    <w:rsid w:val="00E1555D"/>
+    <w:rsid w:val="00E231C2"/>
+    <w:rsid w:val="00E24EA3"/>
+    <w:rsid w:val="00E26D92"/>
+    <w:rsid w:val="00E32083"/>
     <w:rsid w:val="00E321FC"/>
-    <w:rsid w:val="00EA51AF"/>
+    <w:rsid w:val="00E3405B"/>
+    <w:rsid w:val="00E3528D"/>
+    <w:rsid w:val="00E40378"/>
+    <w:rsid w:val="00E444EC"/>
+    <w:rsid w:val="00E532E4"/>
+    <w:rsid w:val="00E55F40"/>
+    <w:rsid w:val="00E60A10"/>
+    <w:rsid w:val="00E62A0D"/>
+    <w:rsid w:val="00E644E6"/>
+    <w:rsid w:val="00E72109"/>
+    <w:rsid w:val="00E73C05"/>
+    <w:rsid w:val="00E74B9B"/>
+    <w:rsid w:val="00E75859"/>
+    <w:rsid w:val="00E75FFA"/>
+    <w:rsid w:val="00E803C7"/>
+    <w:rsid w:val="00E8119E"/>
+    <w:rsid w:val="00E866D0"/>
+    <w:rsid w:val="00E90FC3"/>
+    <w:rsid w:val="00E918F5"/>
+    <w:rsid w:val="00E9392D"/>
+    <w:rsid w:val="00E95341"/>
+    <w:rsid w:val="00E958B9"/>
+    <w:rsid w:val="00EA1579"/>
+    <w:rsid w:val="00EA2492"/>
+    <w:rsid w:val="00EA2BE6"/>
+    <w:rsid w:val="00EA7C3D"/>
+    <w:rsid w:val="00EA7FBF"/>
+    <w:rsid w:val="00EB06CE"/>
+    <w:rsid w:val="00EC4742"/>
+    <w:rsid w:val="00EC5489"/>
+    <w:rsid w:val="00EC73E8"/>
+    <w:rsid w:val="00ED3D49"/>
+    <w:rsid w:val="00ED6B55"/>
+    <w:rsid w:val="00ED723A"/>
+    <w:rsid w:val="00ED79F0"/>
+    <w:rsid w:val="00EE0C11"/>
+    <w:rsid w:val="00EE197E"/>
+    <w:rsid w:val="00EE45E7"/>
+    <w:rsid w:val="00EF2293"/>
+    <w:rsid w:val="00EF7308"/>
+    <w:rsid w:val="00EF7890"/>
+    <w:rsid w:val="00F00555"/>
     <w:rsid w:val="00F01D75"/>
+    <w:rsid w:val="00F04A5B"/>
+    <w:rsid w:val="00F06CB3"/>
+    <w:rsid w:val="00F119B4"/>
+    <w:rsid w:val="00F12F87"/>
+    <w:rsid w:val="00F1379B"/>
+    <w:rsid w:val="00F226FC"/>
+    <w:rsid w:val="00F2494F"/>
+    <w:rsid w:val="00F2718B"/>
+    <w:rsid w:val="00F3409D"/>
+    <w:rsid w:val="00F36C05"/>
+    <w:rsid w:val="00F36E1B"/>
+    <w:rsid w:val="00F3739B"/>
+    <w:rsid w:val="00F37CB6"/>
+    <w:rsid w:val="00F422EB"/>
+    <w:rsid w:val="00F51A71"/>
+    <w:rsid w:val="00F521E1"/>
+    <w:rsid w:val="00F544ED"/>
+    <w:rsid w:val="00F54B9B"/>
+    <w:rsid w:val="00F563C5"/>
+    <w:rsid w:val="00F61BB5"/>
+    <w:rsid w:val="00F62BBD"/>
+    <w:rsid w:val="00F63B93"/>
+    <w:rsid w:val="00F7791A"/>
+    <w:rsid w:val="00F80FFD"/>
+    <w:rsid w:val="00F819B2"/>
+    <w:rsid w:val="00F82176"/>
+    <w:rsid w:val="00F82D2D"/>
+    <w:rsid w:val="00F84A04"/>
+    <w:rsid w:val="00F85418"/>
+    <w:rsid w:val="00F93338"/>
+    <w:rsid w:val="00F93E90"/>
+    <w:rsid w:val="00F94741"/>
+    <w:rsid w:val="00FA156C"/>
+    <w:rsid w:val="00FB7719"/>
+    <w:rsid w:val="00FC180F"/>
+    <w:rsid w:val="00FC433E"/>
     <w:rsid w:val="00FC50C3"/>
     <w:rsid w:val="00FC6435"/>
+    <w:rsid w:val="00FC73DD"/>
+    <w:rsid w:val="00FD5573"/>
+    <w:rsid w:val="00FE4F11"/>
+    <w:rsid w:val="00FF0F1E"/>
+    <w:rsid w:val="00FF14EF"/>
+    <w:rsid w:val="00FF3069"/>
+    <w:rsid w:val="020EE781"/>
+    <w:rsid w:val="02A63DFA"/>
+    <w:rsid w:val="0315507F"/>
+    <w:rsid w:val="0363EA0C"/>
+    <w:rsid w:val="038CC1C7"/>
+    <w:rsid w:val="03ED01CA"/>
+    <w:rsid w:val="041ADFC9"/>
+    <w:rsid w:val="04F21ECF"/>
+    <w:rsid w:val="05979105"/>
+    <w:rsid w:val="0689BAE4"/>
+    <w:rsid w:val="07E9A709"/>
+    <w:rsid w:val="08676E7A"/>
+    <w:rsid w:val="0A9B5465"/>
+    <w:rsid w:val="0C02050A"/>
+    <w:rsid w:val="0CAD5151"/>
+    <w:rsid w:val="0F662023"/>
+    <w:rsid w:val="10788BE9"/>
+    <w:rsid w:val="1211C8EB"/>
+    <w:rsid w:val="1491A695"/>
+    <w:rsid w:val="15E92966"/>
+    <w:rsid w:val="164B4615"/>
+    <w:rsid w:val="17B47031"/>
+    <w:rsid w:val="19869B20"/>
+    <w:rsid w:val="1ABFF0BC"/>
+    <w:rsid w:val="1C274951"/>
+    <w:rsid w:val="20B239FD"/>
+    <w:rsid w:val="21441E09"/>
+    <w:rsid w:val="21C4FB31"/>
+    <w:rsid w:val="2372EA2B"/>
+    <w:rsid w:val="23D9C89B"/>
+    <w:rsid w:val="241F1AAF"/>
+    <w:rsid w:val="246CDED9"/>
+    <w:rsid w:val="24BE9571"/>
+    <w:rsid w:val="2589F117"/>
+    <w:rsid w:val="26D42AD2"/>
+    <w:rsid w:val="27162AFC"/>
+    <w:rsid w:val="2886947A"/>
+    <w:rsid w:val="28E4D2AB"/>
+    <w:rsid w:val="2961DB32"/>
+    <w:rsid w:val="29A3C174"/>
+    <w:rsid w:val="2AC46BCE"/>
+    <w:rsid w:val="2C6E6388"/>
+    <w:rsid w:val="319F8D50"/>
+    <w:rsid w:val="327E9567"/>
+    <w:rsid w:val="348DEC97"/>
+    <w:rsid w:val="361DF06D"/>
+    <w:rsid w:val="37A80596"/>
+    <w:rsid w:val="386F616A"/>
+    <w:rsid w:val="3934F50C"/>
+    <w:rsid w:val="3BAA665F"/>
+    <w:rsid w:val="3DDD7D75"/>
+    <w:rsid w:val="3E1AB6E1"/>
+    <w:rsid w:val="3F8B1EFA"/>
+    <w:rsid w:val="416295C8"/>
+    <w:rsid w:val="41B1ACFB"/>
+    <w:rsid w:val="42D2A03A"/>
+    <w:rsid w:val="42E07527"/>
+    <w:rsid w:val="43599A01"/>
+    <w:rsid w:val="43BEAF57"/>
+    <w:rsid w:val="44826656"/>
+    <w:rsid w:val="4512C428"/>
+    <w:rsid w:val="4602C803"/>
+    <w:rsid w:val="468F81B5"/>
+    <w:rsid w:val="46A5957E"/>
+    <w:rsid w:val="4768D380"/>
+    <w:rsid w:val="48F61F34"/>
+    <w:rsid w:val="4914642D"/>
+    <w:rsid w:val="4D2D55E2"/>
+    <w:rsid w:val="4D94B955"/>
+    <w:rsid w:val="4D984E1A"/>
+    <w:rsid w:val="4DBA647E"/>
+    <w:rsid w:val="4E036B72"/>
+    <w:rsid w:val="4F76DEA8"/>
+    <w:rsid w:val="50EACC79"/>
+    <w:rsid w:val="51B37A5F"/>
+    <w:rsid w:val="53F68C26"/>
+    <w:rsid w:val="57BC12A8"/>
+    <w:rsid w:val="59463339"/>
+    <w:rsid w:val="5A1368AE"/>
+    <w:rsid w:val="5C2F404F"/>
+    <w:rsid w:val="5C40CD01"/>
+    <w:rsid w:val="5CF36D0A"/>
+    <w:rsid w:val="5E13F7C9"/>
+    <w:rsid w:val="5ECAB3ED"/>
+    <w:rsid w:val="62384113"/>
+    <w:rsid w:val="6252C3A4"/>
+    <w:rsid w:val="628703F4"/>
+    <w:rsid w:val="65624058"/>
+    <w:rsid w:val="67E6C79C"/>
+    <w:rsid w:val="6845E053"/>
+    <w:rsid w:val="69E8C068"/>
+    <w:rsid w:val="6A8364C3"/>
+    <w:rsid w:val="6D5297B2"/>
+    <w:rsid w:val="6E6B5FB4"/>
+    <w:rsid w:val="6EFE7303"/>
+    <w:rsid w:val="70095D89"/>
+    <w:rsid w:val="7066547D"/>
+    <w:rsid w:val="71EACE3C"/>
+    <w:rsid w:val="72C179EF"/>
+    <w:rsid w:val="7330A520"/>
+    <w:rsid w:val="75A88DFA"/>
+    <w:rsid w:val="763AC644"/>
+    <w:rsid w:val="7814B0A5"/>
+    <w:rsid w:val="78D88E72"/>
+    <w:rsid w:val="7A38C847"/>
+    <w:rsid w:val="7B519699"/>
+    <w:rsid w:val="7B82F2EB"/>
+    <w:rsid w:val="7C5017BA"/>
+    <w:rsid w:val="7D2CCCF5"/>
+    <w:rsid w:val="7E7E9464"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0E59A390"/>
-  <w15:docId w15:val="{2182DBF6-A42B-4BEA-86C0-315F2FF35CD8}"/>
+  <w14:docId w14:val="6D3EFA0D"/>
+  <w15:docId w15:val="{03DE2573-9373-4E8C-A2E9-93CD29A96FE9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
-    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5703,75 +7994,75 @@
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5814,52 +8105,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -5920,57 +8211,57 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D96B8E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Liststycke"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00A479E9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -5982,198 +8273,200 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BD0566"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar1"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00BD0566"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="10"/>
+        <w:numId w:val="25"/>
       </w:numPr>
       <w:ind w:left="1434" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00633C84"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar1"/>
+    <w:link w:val="BallongtextChar"/>
     <w:rsid w:val="009F76CD"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
+    <w:link w:val="Ballongtext"/>
     <w:rsid w:val="009F76CD"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00647E41"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00647E41"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normalwebb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00647E41"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar1"/>
+    <w:link w:val="RubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="00E71832"/>
     <w:rPr>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
+    <w:link w:val="Rubrik"/>
     <w:rsid w:val="00D96B8E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E71832"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs/>
@@ -6191,559 +8484,745 @@
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00332D94"/>
     <w:pPr>
       <w:ind w:left="260"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="008160E0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="4171"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:sz w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AnvndHyperlnk">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Listtabell4dekorfrg12">
+    <w:name w:val="Listtabell 4 – dekorfärg 12"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:next w:val="Listtabell4dekorfrg1"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="001234E6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="57" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="57" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="006966"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="006966"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006966"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="006966"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="006966"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B4DEE6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8F5F9"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listtabell4dekorfrg1">
+    <w:name w:val="List Table 4 Accent 1"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="001234E6"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:rsid w:val="00CB1EE3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0065478F"/>
     <w:rPr>
-      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidfotChar1" w:customStyle="1">
-[...26 lines deleted...]
-  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00A479E9"/>
+    <w:rsid w:val="00D40BE0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="26"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
-[...13 lines deleted...]
-    <w:basedOn w:val="ListParagraph"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="heading10">
+    <w:name w:val="heading 10"/>
+    <w:basedOn w:val="ListParagraph0"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00A479E9"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="26"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
-    <w:name w:val="heading 2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="heading20">
+    <w:name w:val="heading 20"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BD0566"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
-    <w:name w:val="heading 3"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="heading30">
+    <w:name w:val="heading 30"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
-    <w:name w:val="Default Paragraph Font"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DefaultParagraphFont0">
+    <w:name w:val="Default Paragraph Font0"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="NormalTable0">
+    <w:name w:val="Normal Table0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
-    <w:name w:val="No List"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList0">
+    <w:name w:val="No List0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="header0">
+    <w:name w:val="header0"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="footer0">
+    <w:name w:val="footer0"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListParagraph0">
+    <w:name w:val="List Paragraph0"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00BD0566"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
       <w:ind w:left="1434" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
-    <w:link w:val="Footer"/>
+    <w:link w:val="footer0"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00633C84"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BalloonText0">
+    <w:name w:val="Balloon Text0"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="009F76CD"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
-    <w:link w:val="BalloonText"/>
+    <w:link w:val="BalloonText0"/>
     <w:rsid w:val="009F76CD"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...1 lines deleted...]
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid0">
+    <w:name w:val="Table Grid0"/>
+    <w:basedOn w:val="NormalTable0"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00647E41"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink0">
+    <w:name w:val="Hyperlink0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00647E41"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalWeb0">
+    <w:name w:val="Normal (Web)0"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00647E41"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...1 lines deleted...]
-    <w:basedOn w:val="Heading2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title0">
+    <w:name w:val="Title0"/>
+    <w:basedOn w:val="heading20"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00E71832"/>
     <w:rPr>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
-    <w:link w:val="Title"/>
+    <w:link w:val="Title0"/>
     <w:rsid w:val="00E71832"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
-[...1 lines deleted...]
-    <w:basedOn w:val="Heading1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCHeading0">
+    <w:name w:val="TOC Heading0"/>
+    <w:basedOn w:val="heading10"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E71832"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs/>
       <w:color w:val="365F91"/>
       <w:sz w:val="22"/>
       <w:u w:val="single"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
-    <w:name w:val="toc 2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="toc20">
+    <w:name w:val="toc 20"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00332D94"/>
     <w:pPr>
       <w:ind w:left="260"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
-    <w:name w:val="toc 1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="toc10">
+    <w:name w:val="toc 10"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="008160E0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="4171"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:sz w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading1"/>
+    <w:basedOn w:val="DefaultParagraphFont0"/>
+    <w:link w:val="heading10"/>
     <w:rsid w:val="00A479E9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="26"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="DefaultParagraphFont0"/>
+    <w:link w:val="header0"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E219F1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004A70B0"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E219F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsonormal">
+    <w:name w:val="x_msonormal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0088631F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="0065478F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="0065478F"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="Oformateradtabell1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:uiPriority w:val="41"/>
+    <w:rsid w:val="00D33C2F"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentReference1">
+    <w:name w:val="Comment Reference1"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC4263"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText1">
+    <w:name w:val="Comment Text1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC4263"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentSubject1">
+    <w:name w:val="Comment Subject1"/>
+    <w:basedOn w:val="CommentText1"/>
+    <w:next w:val="CommentText1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC4263"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00185CD2"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="wacimagecontainer">
+    <w:name w:val="wacimagecontainer"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="00185CD2"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="tabchar">
+    <w:name w:val="tabchar"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="00185CD2"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="scxw80128231">
+    <w:name w:val="scxw80128231"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="004A6728"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText">
+    <w:name w:val="Comment Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B0788E"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="00B0788E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentReference">
+    <w:name w:val="Comment Reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B0788E"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentSubject">
+    <w:name w:val="Comment Subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B0788E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B0788E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...138 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rh.sharepoint.com/sites/Kvalitet/ODMPublished/RH-11995/Patientklagomal%20synpunkter.docx" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header4.xml" Id="R92588cfdcf0a43f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header5.xml" Id="R6feb827412504ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer4.xml" Id="R668c83f360ad4871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer5.xml" Id="Re671e33db4da46a2" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rh.sharepoint.com/sites/Kvalitet/ODMPublished/RH-11995/Patientklagomal%20synpunkter.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
-[...5 lines deleted...]
-<file path=word/_rels/header5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.gif" Id="rId1" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6999,396 +9478,168 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <TaxCatchAll xmlns="227c17d4-920a-4690-96e1-1456e31dd089" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="fb9ddeb3-7597-4085-8ea7-0a7ccc061749">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...7 lines deleted...]
-    <xsd:import namespace="a97f9b0c-1ea2-4ed0-8c65-79406306dd43"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x01010027C6FF88F4DB0341867B8A557283230F" ma:contentTypeVersion="11" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="9bb1a11230ef396ce77763569e296d37">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fb9ddeb3-7597-4085-8ea7-0a7ccc061749" xmlns:ns3="227c17d4-920a-4690-96e1-1456e31dd089" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6c6aae0267fa080acc7a9fc605b2b7c4" ns2:_="" ns3:_="">
+    <xsd:import namespace="fb9ddeb3-7597-4085-8ea7-0a7ccc061749"/>
+    <xsd:import namespace="227c17d4-920a-4690-96e1-1456e31dd089"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:FSCD_DocumentIssuer"/>
-[...31 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d7020d13-187d-4fc8-9816-bd01783b86ee" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fb9ddeb3-7597-4085-8ea7-0a7ccc061749" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="FSCD_DocumentIssuer" ma:index="2" ma:displayName="Huvudförfattare" ma:SharePointGroup="0" ma:internalName="FSCD_DocumentIssuer" ma:readOnly="false" ma:showField="EMail">
-[...16 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="RHI_CoAuthorsMulti" ma:index="3" nillable="true" ma:displayName="Medförfattare" ma:SearchPeopleOnly="false" ma:SharePointGroup="0" ma:internalName="RHI_CoAuthorsMulti" ma:readOnly="false" ma:showField="EMail">
-[...16 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="FSCD_DocumentOwner" ma:index="4" ma:displayName="Redaktör" ma:SharePointGroup="18" ma:internalName="FSCD_DocumentOwner" ma:readOnly="false" ma:showField="EMail">
-[...16 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="FSCD_DocumentId" ma:index="10" nillable="true" ma:displayName="Dokument-Id" ma:internalName="FSCD_DocumentId" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="FSCD_ReviewReminder" ma:index="11" nillable="true" ma:displayName="Granskningspåminnelse" ma:default="12" ma:description="Antal månader från publiceringsdatum" ma:hidden="true" ma:internalName="FSCD_ReviewReminder" ma:readOnly="true" ma:percentage="FALSE">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Number">
-[...2 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="FSCD_ApprovedBy" ma:index="12" nillable="true" ma:displayName="Godkänd av" ma:SharePointGroup="0" ma:internalName="FSCD_ApprovedBy" ma:readOnly="false" ma:showField="EMail">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkeringar" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e2b25a3c-5420-47fb-901f-1f2eddde8d04" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
-        <xsd:complexContent>
-[...13 lines deleted...]
-        </xsd:complexContent>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="FSCD_DocumentEdition" ma:index="13" nillable="true" ma:displayName="Dokumentutgåva" ma:internalName="FSCD_DocumentEdition" ma:readOnly="true" ma:percentage="FALSE">
-[...4 lines deleted...]
-    <xsd:element name="FSCD_DocumentInfo" ma:index="14" nillable="true" ma:displayName="Dokumentinfo" ma:internalName="FSCD_DocumentInfo" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="FSCD_Source" ma:index="15" nillable="true" ma:displayName="Källa" ma:internalName="FSCD_Source" ma:readOnly="true">
-[...48 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e1a08d5f-edef-4312-898a-d6d3c9f46207}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="d7020d13-187d-4fc8-9816-bd01783b86ee">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="227c17d4-920a-4690-96e1-1456e31dd089" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c4c87317-3eb1-4b9c-86fd-e1736d0cce99}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="227c17d4-920a-4690-96e1-1456e31dd089">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...109 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Innehållstyp"/>
-        <xsd:element ref="dc:title" maxOccurs="1" ma:index="0" ma:displayName="Rubrik"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innehållstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -7433,302 +9684,207 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...110 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52FB7BAA-DDD6-4E23-A703-7099B172BE27}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="227c17d4-920a-4690-96e1-1456e31dd089"/>
+    <ds:schemaRef ds:uri="fb9ddeb3-7597-4085-8ea7-0a7ccc061749"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D37F46E-9256-4C89-8E2C-ABC0EFA7EC7D}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F93D18A8-0312-4C96-B62C-4041C0066149}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="d7020d13-187d-4fc8-9816-bd01783b86ee"/>
-    <ds:schemaRef ds:uri="a97f9b0c-1ea2-4ed0-8c65-79406306dd43"/>
+    <ds:schemaRef ds:uri="fb9ddeb3-7597-4085-8ea7-0a7ccc061749"/>
+    <ds:schemaRef ds:uri="227c17d4-920a-4690-96e1-1456e31dd089"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B522997-A43C-48EE-990F-4B586DAACE05}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7586F0DE-D0E0-4EC5-A1FA-F928685DC4A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{c87f7802-32d1-482f-ab39-77bf79c28436}" enabled="1" method="Standard" siteId="{22f085be-b523-4eaa-9a27-42f6cb11e0e6}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>217</Words>
-  <Characters>1151</Characters>
+  <Characters>1154</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1366</CharactersWithSpaces>
+  <CharactersWithSpaces>1369</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Patientklagomål / synpunkter, dokumentation bilaga</dc:title>
-  <dc:creator>Kange Ingela RGS FORV</dc:creator>
+  <dc:title>Introduktion nyanställd/omställd medarbetare - Bilaga 1 Checklista vårdnära</dc:title>
+  <dc:subject/>
+  <dc:creator>Hammarsten Rosalie HS</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100712126A1D83E5D4F9093707A62EF18DE00022F86C4437B894C9F7107D61458B727</vt:lpwstr>
+    <vt:lpwstr>0x01010027C6FF88F4DB0341867B8A557283230F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="FSCD_DocumentType">
-    <vt:lpwstr>1;#Blankett|bffdd78a-4a43-43f6-bebc-861377f1dca0</vt:lpwstr>
+    <vt:lpwstr>41;#Checklista|15e0ed81-3419-4211-9d9c-b1f00f05c3cb</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>376e6dca-36b9-499b-8983-13a51d3dd02b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="RHI_MSChapter">
+    <vt:lpwstr>8;#307. Personal/HR|c06ed2de-6012-4946-8180-518d0edf326f</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="RHI_MSChapter">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="RHI_MeSHMulti">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="RHI_MeSHMulti">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="RHI_AppliesToOrganizationMulti">
-    <vt:lpwstr>3;#Region Halland|d72d8b1f-b373-4815-ab51-a5608c837237</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="RHI_AppliesToOrganizationMulti">
+    <vt:lpwstr>15;#Hallands sjukhus|a10ee640-5141-4992-a848-bae04368f340</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="RHI_KeywordsMulti">
-    <vt:lpwstr>28;#Patient|120a2a3f-4920-404d-a868-c1e08ddbbcbc;#181;#Uppföljning och förbättringar|96ab708f-cb3e-468c-8604-d574b811d25d</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="RHI_KeywordsMulti">
+    <vt:lpwstr>80;#Nyanställd|0248e533-8789-4a84-91bf-17fabec4affc</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="RHI_ApprovedRole">
-    <vt:lpwstr>4;#Hälso- och sjukvårdsdirektör|88a42f71-2423-4191-94cd-48b5a933efeb</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="RHI_ApprovedRole">
+    <vt:lpwstr>13;#Förvaltningschef|ef5ebaea-01a2-4550-8db6-dc291b7c34ee</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="URL">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>46838429-4d46-4133-b743-343c5e484a17</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="FSCD_DocumentOwner">
+    <vt:lpwstr>39;#Paulsson Ottilia HS</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="RHI_ApprovedDate_Temp">
+    <vt:filetime>2022-10-09T22:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="FSCD_DocumentEdition_Temp">
+    <vt:lpwstr>10</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="RHI_ReviewersMulti">
     <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="c448f5355010477d96cf41f4046a01c0">
+    <vt:lpwstr>307. Personal/HR|c06ed2de-6012-4946-8180-518d0edf326f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="RHI_ApproverDisplay_Temp">
+    <vt:lpwstr>Förvaltningschef</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="FSCD_ApprovedBy">
+    <vt:lpwstr>27</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="RHI_CD_Classification">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="FSCD_DocumentTypeTags">
+    <vt:lpwstr>Checklista|15e0ed81-3419-4211-9d9c-b1f00f05c3cb</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="d0a466fcd1da4d2f92ca5c1296b8bf61">
+    <vt:lpwstr>Nyanställd|0248e533-8789-4a84-91bf-17fabec4affc</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="RHI_ApprovedRole_Temp">
+    <vt:lpwstr>Förvaltningschef</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="FSCD_IsPublished">
+    <vt:lpwstr>10.0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="RHI_CoAuthorsMulti">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="FSCD_DocumentId_Temp">
+    <vt:lpwstr>46838429-4d46-4133-b743-343c5e484a17</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="FSCD_DocumentIssuer">
+    <vt:lpwstr>79;#Thorsson Maria HS</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="dd07fb4b9bb9418ca000e6f58d0abffe">
+    <vt:lpwstr>Förvaltningschef|ef5ebaea-01a2-4550-8db6-dc291b7c34ee</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="URL">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="kd9ee6b0bedb4ed4803958641c1d4a99">
+    <vt:lpwstr>Hallands sjukhus|a10ee640-5141-4992-a848-bae04368f340</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="b51cc89b307a4eecba02e62a34a9051e">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="docLang">
+    <vt:lpwstr>sv</vt:lpwstr>
   </property>
 </Properties>
 </file>