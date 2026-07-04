--- v0 (2025-11-03)
+++ v1 (2026-07-04)
@@ -1,60 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w:rsidR="00CE5E00" w:rsidP="00CE5E00" w:rsidRDefault="008C5AAF" w14:paraId="16D8133E" w14:textId="014871B6">
       <w:pPr>
         <w:pStyle w:val="Rubrik"/>
       </w:pPr>
       <w:r>
         <w:t>Uppdukning höftinjektion Röntgen</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="006672C4" w:rsidR="006672C4" w:rsidP="6C59DB16" w:rsidRDefault="0F39806C" w14:paraId="7A66F57B" w14:textId="009DEF62">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -104,180 +107,186 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Hitta i dokumentet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008160E0" w:rsidP="00EA3323" w:rsidRDefault="008160E0" w14:paraId="234415D4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008160E0" w:rsidP="00EA3323" w:rsidRDefault="008160E0" w14:paraId="060635F8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="008160E0" w:rsidSect="000636E3">
-          <w:headerReference w:type="even" r:id="rId12"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
           <w:pgMar w:top="1758" w:right="1418" w:bottom="1701" w:left="1418" w:header="567" w:footer="964" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
+          <w:headerReference w:type="even" r:id="R8e0c7e12e386411a"/>
+          <w:headerReference w:type="default" r:id="Reb7142986a364d33"/>
+          <w:headerReference w:type="first" r:id="Red429c7697de4557"/>
+          <w:footerReference w:type="even" r:id="R13ca5505c1474e38"/>
+          <w:footerReference w:type="default" r:id="Rfac9d19a0497424c"/>
+          <w:footerReference w:type="first" r:id="R437a94012e4f422d"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B13A0A" w:rsidRDefault="008160E0" w14:paraId="4D1342A8" w14:textId="25DE202E">
+    <w:p w:rsidR="00B13A0A" w:rsidP="7119985E" w:rsidRDefault="008160E0" w14:paraId="4D1342A8" w14:textId="691A2996">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4170"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
-          <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="ja-JP"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> TOC \o "1-1" \n \h \z \u </w:instrText>
+        <w:instrText xml:space="preserve">TOC \o "1-1" \z \u \h \n</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:history="1" w:anchor="_Toc160078279">
-        <w:r w:rsidRPr="00C44B2C" w:rsidR="00B13A0A">
+      <w:hyperlink w:anchor="_Toc1876105786">
+        <w:r w:rsidRPr="7119985E" w:rsidR="7119985E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Föreberedelse</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B13A0A" w:rsidRDefault="00B13A0A" w14:paraId="76F115D9" w14:textId="756FBC96">
+    <w:p w:rsidR="00B13A0A" w:rsidP="7119985E" w:rsidRDefault="00B13A0A" w14:paraId="76F115D9" w14:textId="676A2AE7">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4170"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
-          <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="ja-JP"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc160078280">
-        <w:r w:rsidRPr="00C44B2C">
+      <w:hyperlink w:anchor="_Toc1994626300">
+        <w:r w:rsidRPr="7119985E" w:rsidR="7119985E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Uppdukning</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B13A0A" w:rsidRDefault="00B13A0A" w14:paraId="19E0187A" w14:textId="2F96C477">
+    <w:p w:rsidR="00B13A0A" w:rsidP="7119985E" w:rsidRDefault="00B13A0A" w14:paraId="19E0187A" w14:textId="0D1E0A76">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4170"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
-          <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="ja-JP"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc160078281">
-        <w:r w:rsidRPr="00C44B2C">
+      <w:hyperlink w:anchor="_Toc664930944">
+        <w:r w:rsidRPr="7119985E" w:rsidR="7119985E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Uppdaterad 2024-02-29</w:t>
+          <w:t>Uppdaterad 2026-06-20 av Sara Andreasson utan ändring 2024-02-29</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B13A0A" w:rsidRDefault="00B13A0A" w14:paraId="4517B080" w14:textId="6C205140">
+    <w:p w:rsidR="00B13A0A" w:rsidP="7119985E" w:rsidRDefault="00B13A0A" w14:paraId="4517B080" w14:textId="37302563">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4170"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
-          <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="ja-JP"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc160078282">
-        <w:r w:rsidRPr="00C44B2C">
+      <w:hyperlink w:anchor="_Toc2017576395">
+        <w:r w:rsidRPr="7119985E" w:rsidR="7119985E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>av Sara Andreasson, Xylocain istället för Mepivacain samt Depo medrol istället för lederspan.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="008160E0" w:rsidP="008160E0" w:rsidRDefault="008160E0" w14:paraId="151080C9" w14:textId="38DAF079">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="008160E0" w:rsidP="008160E0" w:rsidRDefault="008160E0" w14:paraId="3529671A" w14:textId="77777777">
       <w:pPr>
         <w:sectPr w:rsidR="008160E0" w:rsidSect="000636E3">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
           <w:pgMar w:top="1758" w:right="1418" w:bottom="1701" w:left="1418" w:header="567" w:footer="964" w:gutter="0"/>
           <w:cols w:space="720" w:num="2" w:sep="1"/>
           <w:docGrid w:linePitch="272"/>
+          <w:headerReference w:type="even" r:id="R83282f31d25c4627"/>
+          <w:footerReference w:type="even" r:id="R2dc72d0652524635"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EA3323" w:rsidP="09CDC44C" w:rsidRDefault="00EA3323" w14:paraId="1292D586" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="0EFDB87D" wp14:anchorId="0575B06B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>14160</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>132715</wp:posOffset>
@@ -323,56 +332,58 @@
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:line id="Rak 10" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="black [3213]" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6a5JgsgEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bv1OmiVhA13cOulguC&#10;FbAf4HXGjSXbY9mmSf+esdsmK0BCIC4Tz3jem5nnye52cpYdISaDvuPrVcMZeIW98YeOP317ePOO&#10;s5Sl76VFDx0/QeK3+9evdmNo4QYHtD1ERiQ+tWPo+JBzaIVIagAn0woDeLrUGJ3M5MaD6KMcid1Z&#10;cdM0WzFi7ENEBSlR9P58yfeVX2tQ+bPWCTKzHafecrWx2udixX4n20OUYTDq0ob8hy6cNJ6KzlT3&#10;Mkv2PZpfqJxRERPqvFLoBGptFNQZaJp189M0XwcZoM5C4qQwy5T+H636dLzzj5FkGENqU3iMZYpJ&#10;R1e+1B+bqlinWSyYMlMU3Gy27zdvt5yp651YgCGm/AHQsXLouDW+zCFbefyYMhWj1GtKCVtfbEJr&#10;+gdjbXXKBsCdjewo6e3ytC5vRbgXWeQVpFhar6d8snBm/QKamZ6aXdfqdasWTqkU+HzltZ6yC0xT&#10;BzOw+TPwkl+gUDfub8AzolZGn2ewMx7j76ovUuhz/lWB89xFgmfsT/VRqzS0OlW5y5qX3XzpV/jy&#10;M+5/AAAA//8DAFBLAwQUAAYACAAAACEACW4MLtsAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;wU7DMBBE70j8g7VI3KhDQCUNcSqE4IK4JPQANzfexhHxOo2dJvw9izjAabQzo9lXbBfXixOOofOk&#10;4HqVgEBqvOmoVbB7e77KQISoyejeEyr4wgDb8vys0LnxM1V4qmMreIRCrhXYGIdcytBYdDqs/IDE&#10;2cGPTkc+x1aaUc887nqZJslaOt0Rf7B6wEeLzWc9OQUvx9ewu11XT9X7Mavnj8NkW49KXV4sD/cg&#10;Ii7xrww/+IwOJTPt/UQmiF5BmnKRJdmA4Di729yA2P8asizkf/7yGwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAHprkmCyAQAA1AMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAAluDC7bAAAABwEAAA8AAAAAAAAAAAAAAAAADAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" from="1.1pt,10.45pt" to="439.65pt,10.45pt" w14:anchorId="660A1E8A"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w:rsidR="4336A78D" w:rsidP="4336A78D" w:rsidRDefault="4336A78D" w14:paraId="6924B360" w14:textId="39943C9C">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="006672C4" w:rsidR="00EA3323" w:rsidP="4E3760D7" w:rsidRDefault="006672C4" w14:paraId="261637D8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc1876105786" w:id="482726174"/>
+      <w:r w:rsidR="006672C4">
+        <w:rPr/>
         <w:t>Föreberedelse</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="482726174"/>
     </w:p>
     <w:p w:rsidR="4E3760D7" w:rsidP="4E3760D7" w:rsidRDefault="4E3760D7" w14:paraId="0E4DB9FB" w14:textId="4FB21239"/>
     <w:p w:rsidRPr="006672C4" w:rsidR="006672C4" w:rsidP="006672C4" w:rsidRDefault="006672C4" w14:paraId="3D691BDB" w14:textId="1370E415">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4E3760D7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ta fram Depo</w:t>
       </w:r>
       <w:r w:rsidRPr="4E3760D7" w:rsidR="578056A2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidRPr="4E3760D7" w:rsidR="7A66D12C">
         <w:rPr>
@@ -445,64 +456,64 @@
         </w:rPr>
         <w:t xml:space="preserve">Depo medrol cum lidocain (är endast för undersökningar där man önskar både kortison och lokalbedövning. </w:t>
       </w:r>
       <w:r w:rsidRPr="4E3760D7" w:rsidR="7D74658B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="006672C4" w:rsidR="006672C4" w:rsidP="006672C4" w:rsidRDefault="006672C4" w14:paraId="045E77DB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00980B6C" w:rsidP="4E3760D7" w:rsidRDefault="006672C4" w14:paraId="3728B120" w14:textId="7A96F7E5">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc160078280" w:id="4"/>
-      <w:r w:rsidRPr="4E3760D7">
+      <w:bookmarkStart w:name="_Toc1994626300" w:id="1572255509"/>
+      <w:r w:rsidRPr="7119985E" w:rsidR="006672C4">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t>Uppdukning</w:t>
       </w:r>
-      <w:r w:rsidRPr="4E3760D7" w:rsidR="2C96D8E0">
+      <w:r w:rsidRPr="7119985E" w:rsidR="2C96D8E0">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="1572255509"/>
     </w:p>
     <w:p w:rsidR="4E3760D7" w:rsidP="4E3760D7" w:rsidRDefault="4E3760D7" w14:paraId="6D6EB991" w14:textId="6F59EC27"/>
     <w:p w:rsidR="006672C4" w:rsidP="006672C4" w:rsidRDefault="006672C4" w14:paraId="2F1FE4AE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sterila handskar</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006672C4" w:rsidP="006672C4" w:rsidRDefault="006672C4" w14:paraId="7594A8B2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
@@ -772,254 +783,273 @@
       </w:r>
     </w:p>
     <w:p w:rsidRPr="005B17E9" w:rsidR="006C4A08" w:rsidP="5D5A2BDA" w:rsidRDefault="006C4A08" w14:paraId="59A35A8D" w14:textId="32BCA056">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTable0"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9050"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="006C4A08" w:rsidR="006C4A08" w:rsidTr="5D5A2BDA" w14:paraId="25372FA3" w14:textId="77777777">
+      <w:tr w:rsidRPr="006C4A08" w:rsidR="006C4A08" w:rsidTr="7119985E" w14:paraId="25372FA3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B17E9" w:rsidR="006C4A08" w:rsidP="5D5A2BDA" w:rsidRDefault="2D5787E3" w14:paraId="41C6C149" w14:textId="0F0EF03D">
+          <w:p w:rsidRPr="005B17E9" w:rsidR="006C4A08" w:rsidP="5D5A2BDA" w:rsidRDefault="2D5787E3" w14:paraId="41C6C149" w14:textId="7C10E65E">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
               <w:numPr>
+                <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="0" w:hanging="0"/>
             </w:pPr>
             <w:bookmarkStart w:name="_Toc338760458" w:id="5"/>
             <w:bookmarkStart w:name="_Toc338760522" w:id="6"/>
             <w:bookmarkStart w:name="_Toc338760588" w:id="7"/>
             <w:bookmarkStart w:name="_Toc338760604" w:id="8"/>
-            <w:bookmarkStart w:name="_Toc160078281" w:id="9"/>
+            <w:bookmarkStart w:name="_Toc664930944" w:id="2091069342"/>
             <w:r w:rsidR="2D5787E3">
               <w:rPr/>
               <w:t>Uppdatera</w:t>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
             <w:bookmarkEnd w:id="6"/>
             <w:bookmarkEnd w:id="7"/>
             <w:bookmarkEnd w:id="8"/>
             <w:r w:rsidR="04E5E7FB">
               <w:rPr/>
-              <w:t>d 2024-02-29</w:t>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidR="626089D8">
+              <w:rPr/>
+              <w:t xml:space="preserve"> 2026-06-20 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7119985E" w:rsidR="626089D8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>av Sara Andreasson utan ändring</w:t>
             </w:r>
             <w:r w:rsidR="600DF556">
               <w:rPr/>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:r w:rsidR="600DF556">
+              <w:rPr/>
+              <w:t>2024-02-29</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="2091069342"/>
             <w:r w:rsidR="600DF556">
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="04E5E7FB">
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="005B17E9" w:rsidR="006C4A08" w:rsidP="5D5A2BDA" w:rsidRDefault="295A3D15" w14:paraId="6AD5C017" w14:textId="50D13F36">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
               <w:numPr>
+                <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="0" w:hanging="0"/>
             </w:pPr>
-            <w:bookmarkStart w:name="_Toc160078282" w:id="10"/>
-            <w:r w:rsidRPr="5D5A2BDA" w:rsidR="295A3D15">
+            <w:bookmarkStart w:name="_Toc2017576395" w:id="301753749"/>
+            <w:r w:rsidRPr="7119985E" w:rsidR="295A3D15">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>av Sara Andreasson, Xylocain istället för Mepivacain samt Depo medrol istället för lederspan.</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D5A2BDA" w:rsidR="6E8D57B9">
+            <w:r w:rsidRPr="7119985E" w:rsidR="6E8D57B9">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
-            <w:r w:rsidRPr="5D5A2BDA" w:rsidR="492AC16D">
+            <w:r w:rsidRPr="7119985E" w:rsidR="492AC16D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t/>
             </w:r>
-            <w:r w:rsidRPr="5D5A2BDA" w:rsidR="7202277F">
+            <w:r w:rsidRPr="7119985E" w:rsidR="7202277F">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
-            <w:r w:rsidRPr="5D5A2BDA" w:rsidR="04E5E7FB">
+            <w:r w:rsidRPr="7119985E" w:rsidR="04E5E7FB">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
-            <w:r w:rsidRPr="5D5A2BDA" w:rsidR="04E5E7FB">
+            <w:r w:rsidRPr="7119985E" w:rsidR="04E5E7FB">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t/>
             </w:r>
-            <w:r w:rsidRPr="5D5A2BDA" w:rsidR="19D3BD12">
+            <w:r w:rsidRPr="7119985E" w:rsidR="19D3BD12">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
-            <w:r w:rsidRPr="5D5A2BDA" w:rsidR="19D3BD12">
+            <w:r w:rsidRPr="7119985E" w:rsidR="19D3BD12">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t/>
             </w:r>
-            <w:r w:rsidRPr="5D5A2BDA" w:rsidR="19D3BD12">
+            <w:r w:rsidRPr="7119985E" w:rsidR="19D3BD12">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
-            <w:r w:rsidRPr="5D5A2BDA" w:rsidR="19D3BD12">
+            <w:r w:rsidRPr="7119985E" w:rsidR="19D3BD12">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t/>
             </w:r>
-            <w:r w:rsidRPr="5D5A2BDA" w:rsidR="19D3BD12">
+            <w:r w:rsidRPr="7119985E" w:rsidR="19D3BD12">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
-            <w:r w:rsidRPr="5D5A2BDA" w:rsidR="19D3BD12">
+            <w:r w:rsidRPr="7119985E" w:rsidR="19D3BD12">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t/>
             </w:r>
-            <w:r w:rsidRPr="5D5A2BDA" w:rsidR="19D3BD12">
+            <w:r w:rsidRPr="7119985E" w:rsidR="19D3BD12">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="301753749"/>
             <w:r w:rsidR="19D3BD12">
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="005B17E9" w:rsidR="00FA256E" w:rsidP="00332D94" w:rsidRDefault="00FA256E" w14:paraId="512B4EAA" w14:textId="77777777"/>
     <w:sectPr w:rsidRPr="005B17E9" w:rsidR="00FA256E" w:rsidSect="000636E3">
-      <w:headerReference w:type="even" r:id="rId18"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1758" w:right="1418" w:bottom="1701" w:left="1418" w:header="567" w:footer="964" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
+      <w:headerReference w:type="even" r:id="Rf971069d95f34f12"/>
+      <w:headerReference w:type="default" r:id="Rd12df8097014476e"/>
+      <w:headerReference w:type="first" r:id="Re0264d6918794ec8"/>
+      <w:footerReference w:type="even" r:id="Rc6b10fbb90de4269"/>
+      <w:footerReference w:type="default" r:id="R9dafb01dc881483a"/>
+      <w:footerReference w:type="first" r:id="R751737688cc345f5"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006672C4" w:rsidP="00332D94" w:rsidRDefault="006672C4" w14:paraId="16FFF5FD" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006672C4" w:rsidP="00332D94" w:rsidRDefault="006672C4" w14:paraId="50F2D5A7" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1077,113 +1107,226 @@
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="003C2C1A" w:rsidRDefault="003C2C1A" w14:paraId="38BCCB84" w14:textId="77777777">
+<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3020"/>
+      <w:gridCol w:w="3020"/>
+      <w:gridCol w:w="3020"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="363687AD" w:rsidTr="363687AD" w14:paraId="6A1DFAC2" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3020" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="363687AD" w:rsidP="363687AD" w:rsidRDefault="363687AD" w14:paraId="137F451B" w14:textId="46526F7E">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3020" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="363687AD" w:rsidP="363687AD" w:rsidRDefault="363687AD" w14:paraId="728D9E95" w14:textId="74C03AF0">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3020" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="363687AD" w:rsidP="363687AD" w:rsidRDefault="363687AD" w14:paraId="604B2F76" w14:textId="7989B76C">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="363687AD" w:rsidP="363687AD" w:rsidRDefault="363687AD" w14:paraId="2449F324" w14:textId="213F3C96">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-  </w:p>
+<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7083"/>
       <w:gridCol w:w="1933"/>
     </w:tblGrid>
-    <w:tr w:rsidR="0086669C" w:rsidTr="00220BF1" w14:paraId="169B2237" w14:textId="77777777">
+    <w:tr w:rsidR="000D6F1B" w:rsidTr="363687AD" w14:paraId="01EAE4D8" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00A26938" w:rsidR="003C2C1A" w:rsidP="0086669C" w:rsidRDefault="003C2C1A" w14:paraId="3D266039" w14:textId="77777777">
+        <w:p w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="000D6F1B" w14:paraId="1DE86CE7" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00730DA5">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Rutin: Ultraljud höftinjektion Röntgen</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+        <w:p w:rsidRPr="00A26938" w:rsidR="00F21326" w:rsidP="000D6F1B" w:rsidRDefault="00F21326" w14:paraId="70DA62BB" w14:textId="78A69EB3">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="normaltextrun"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:rPr>
+            <w:t>RH-13200</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="normaltextrun"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="normaltextrun"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:rPr>
+            <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="003C2C1A" w:rsidP="0086669C" w:rsidRDefault="003C2C1A" w14:paraId="04464393" w14:textId="77777777">
+        <w:p w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="000D6F1B" w14:paraId="050A9460" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Sida </w:t>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
@@ -1222,729 +1365,382 @@
             <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="0086669C" w:rsidTr="00220BF1" w14:paraId="049BA934" w14:textId="77777777">
+    <w:tr w:rsidR="000D6F1B" w:rsidTr="363687AD" w14:paraId="5843C2BF" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00730DA5" w:rsidR="003C2C1A" w:rsidP="0086669C" w:rsidRDefault="003C2C1A" w14:paraId="587C5A37" w14:textId="03C78902">
+        <w:p w:rsidRPr="00730DA5" w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="000D6F1B" w14:paraId="2B59EE43" w14:textId="414BEE18">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="37904626">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">Fastställd av: Verksamhetschef, Godkänt: 2024-02-29</w:t>
-[...1 lines deleted...]
-          <w:r>
+            <w:t>Fastställd av: Verksamhetschef, Fastställt: 2026-06-23</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="37904626">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
+          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="37904626">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t/>
-[...1 lines deleted...]
-          <w:r w:rsidRPr="00306A86">
+            <w:t xml:space="preserve"/>
+          </w:r>
+          <w:r w:rsidR="00F21326">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="37904626" w:rsidR="00400514">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
-          <w:r w:rsidRPr="37904626">
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00306A86" w:rsidR="00400514">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:r w:rsidR="00400514">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="37904626" w:rsidR="00400514">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00CE3B56" w:rsidR="003C2C1A" w:rsidP="0086669C" w:rsidRDefault="003C2C1A" w14:paraId="359DDFB3" w14:textId="77777777">
+        <w:p w:rsidRPr="00CE3B56" w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="000D6F1B" w14:paraId="3416583C" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="0086669C" w:rsidTr="00220BF1" w14:paraId="450F38E4" w14:textId="77777777">
+    <w:tr w:rsidR="000D6F1B" w:rsidTr="363687AD" w14:paraId="19CABEE9" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="37904626" w:rsidR="003C2C1A" w:rsidP="0086669C" w:rsidRDefault="003C2C1A" w14:paraId="62B6D4D4" w14:textId="77777777">
+        <w:p w:rsidRPr="37904626" w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="000D6F1B" w14:paraId="3A930822" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Huvudförfattare: Andreasson Sara M ADH RTG</w:t>
           </w:r>
+          <w:r w:rsidRPr="001E66B2">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="001E66B2">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="001E66B2">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00CE3B56" w:rsidR="003C2C1A" w:rsidP="0086669C" w:rsidRDefault="003C2C1A" w14:paraId="1B0FB7E9" w14:textId="77777777">
+        <w:p w:rsidRPr="00CE3B56" w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="000D6F1B" w14:paraId="35ABC5A9" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="363687AD" w:rsidTr="363687AD" w14:paraId="0340245C" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7083" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="363687AD" w:rsidP="363687AD" w:rsidRDefault="363687AD" w14:paraId="042C6EFF" w14:textId="4250BFE4">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="363687AD">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Medförfattare: Magnusson Eva ADH RTG</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="363687AD">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="363687AD">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1933" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="363687AD" w:rsidP="363687AD" w:rsidRDefault="363687AD" w14:paraId="15E89AF9" w14:textId="4364CF9D">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="003C2C1A" w:rsidRDefault="003C2C1A" w14:paraId="3D4C8F68" w14:textId="77777777">
+  <w:p w:rsidR="00AB2F14" w:rsidRDefault="00AB2F14" w14:paraId="7A79DF76" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...505 lines deleted...]
-  <w:p w:rsidR="003C2C1A" w:rsidRDefault="003C2C1A" w14:paraId="52C2877E" w14:textId="77777777">
+<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00256277" w:rsidRDefault="00256277" w14:paraId="52C2877E" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7083"/>
       <w:gridCol w:w="1933"/>
     </w:tblGrid>
     <w:tr w:rsidR="00256277" w:rsidTr="00220BF1" w14:paraId="79FABAD7" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00A26938" w:rsidR="003C2C1A" w:rsidP="0086669C" w:rsidRDefault="003C2C1A" w14:paraId="0BD4DF7E" w14:textId="77777777">
+        <w:p w:rsidR="00256277" w:rsidP="0086669C" w:rsidRDefault="00256277" w14:paraId="0ABF0BD4" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00730DA5">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Rutin: Ultraljud höftinjektion Röntgen</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+        <w:p w:rsidRPr="00A26938" w:rsidR="00F21326" w:rsidP="0086669C" w:rsidRDefault="00F21326" w14:paraId="0BD4DF7E" w14:textId="5E358846">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="normaltextrun"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:rPr>
+            <w:t>RH-13200</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="normaltextrun"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="normaltextrun"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:rPr>
+            <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="003C2C1A" w:rsidP="0086669C" w:rsidRDefault="003C2C1A" w14:paraId="008E9BC6" w14:textId="77777777">
+        <w:p w:rsidR="00256277" w:rsidP="0086669C" w:rsidRDefault="00256277" w14:paraId="008E9BC6" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Sida </w:t>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
@@ -1988,697 +1784,1959 @@
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00256277" w:rsidTr="00220BF1" w14:paraId="55429160" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00730DA5" w:rsidR="003C2C1A" w:rsidP="0086669C" w:rsidRDefault="003C2C1A" w14:paraId="22DEC7FD" w14:textId="77777777">
+        <w:p w:rsidRPr="00730DA5" w:rsidR="00256277" w:rsidP="0086669C" w:rsidRDefault="00256277" w14:paraId="22DEC7FD" w14:textId="5D74AF02">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="37904626">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">Fastställd av: Verksamhetschef, Godkänt: 2024-02-29</w:t>
+            <w:t>Fastställd av: Verksamhetschef, Fastställt: 2026-06-23</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="37904626">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="37904626">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+          <w:r w:rsidR="00A62933">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:r w:rsidRPr="37904626">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00306A86">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
-          <w:r w:rsidRPr="37904626">
-[...19 lines deleted...]
-          </w:r>
+          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="37904626">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00CE3B56" w:rsidR="003C2C1A" w:rsidP="0086669C" w:rsidRDefault="003C2C1A" w14:paraId="57AAF9EB" w14:textId="77777777">
+        <w:p w:rsidRPr="00CE3B56" w:rsidR="00256277" w:rsidP="0086669C" w:rsidRDefault="00256277" w14:paraId="57AAF9EB" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00256277" w:rsidTr="00220BF1" w14:paraId="0B40B905" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="37904626" w:rsidR="003C2C1A" w:rsidP="0086669C" w:rsidRDefault="003C2C1A" w14:paraId="75CFE404" w14:textId="77777777">
+        <w:p w:rsidRPr="37904626" w:rsidR="00256277" w:rsidP="0086669C" w:rsidRDefault="00256277" w14:paraId="75CFE404" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Huvudförfattare: Andreasson Sara M ADH RTG</w:t>
           </w:r>
+          <w:r w:rsidRPr="001E66B2">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="001E66B2">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="001E66B2">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00CE3B56" w:rsidR="003C2C1A" w:rsidP="0086669C" w:rsidRDefault="003C2C1A" w14:paraId="436B6CFB" w14:textId="77777777">
+        <w:p w:rsidRPr="00CE3B56" w:rsidR="00256277" w:rsidP="0086669C" w:rsidRDefault="00256277" w14:paraId="436B6CFB" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="3FDB84C0" w:rsidTr="3FDB84C0" w14:paraId="3064B410" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7083" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="3FDB84C0" w:rsidP="3FDB84C0" w:rsidRDefault="3FDB84C0" w14:paraId="7FC33551" w14:textId="0A0E8F54">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="3FDB84C0">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Medförfattare: Magnusson Eva ADH RTG</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="3FDB84C0">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="3FDB84C0">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1933" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="3FDB84C0" w:rsidP="3FDB84C0" w:rsidRDefault="3FDB84C0" w14:paraId="42E729BF" w14:textId="75CAAC24">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="003C2C1A" w:rsidRDefault="003C2C1A" w14:paraId="4D06B481" w14:textId="77777777">
+  <w:p w:rsidR="00256277" w:rsidRDefault="00256277" w14:paraId="4D06B481" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="003C2C1A" w:rsidRDefault="003C2C1A" w14:paraId="4BD167EF" w14:textId="77777777">
+<file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00AB2F14" w:rsidRDefault="00AB2F14" w14:paraId="4BD167EF" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3020"/>
+      <w:gridCol w:w="3020"/>
+      <w:gridCol w:w="3020"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="363687AD" w:rsidTr="363687AD" w14:paraId="3E882C40" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3020" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="363687AD" w:rsidP="363687AD" w:rsidRDefault="363687AD" w14:paraId="792292DA" w14:textId="37E184E1">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3020" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="363687AD" w:rsidP="363687AD" w:rsidRDefault="363687AD" w14:paraId="6CB7B93A" w14:textId="3777433C">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3020" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="363687AD" w:rsidP="363687AD" w:rsidRDefault="363687AD" w14:paraId="57D5DBA1" w14:textId="11B796ED">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="363687AD" w:rsidP="363687AD" w:rsidRDefault="363687AD" w14:paraId="5DC23218" w14:textId="3E81CF46">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008B0B3E" w:rsidRDefault="008B0B3E" w14:paraId="3B64E7AD" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="Tabellrutnt"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="7083"/>
+      <w:gridCol w:w="1933"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="0086669C" w:rsidTr="363687AD" w14:paraId="169B2237" w14:textId="77777777">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7083" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="0086669C" w:rsidP="0086669C" w:rsidRDefault="0086669C" w14:paraId="2F66E843" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Rutin: Ultraljud höftinjektion Röntgen</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+        <w:p w:rsidRPr="00A26938" w:rsidR="00F21326" w:rsidP="0086669C" w:rsidRDefault="00F21326" w14:paraId="3D266039" w14:textId="19E927C3">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="normaltextrun"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:rPr>
+            <w:t>RH-13200</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="normaltextrun"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="normaltextrun"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1933" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="0086669C" w:rsidP="0086669C" w:rsidRDefault="0086669C" w14:paraId="04464393" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Sida </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> av </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="0086669C" w:rsidTr="363687AD" w14:paraId="049BA934" w14:textId="77777777">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7083" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidRPr="00730DA5" w:rsidR="0086669C" w:rsidP="0086669C" w:rsidRDefault="0086669C" w14:paraId="587C5A37" w14:textId="15CBBA57">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="37904626">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Fastställd av: Verksamhetschef, Fastställt: 2026-06-23</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="37904626">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="37904626">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+          <w:r w:rsidR="00A62933">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:r w:rsidRPr="37904626" w:rsidR="00E26026">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00306A86" w:rsidR="00E26026">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:r w:rsidR="00E26026">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="37904626" w:rsidR="00E26026">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1933" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidRPr="00CE3B56" w:rsidR="0086669C" w:rsidP="0086669C" w:rsidRDefault="0086669C" w14:paraId="359DDFB3" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="0086669C" w:rsidTr="363687AD" w14:paraId="450F38E4" w14:textId="77777777">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7083" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidRPr="37904626" w:rsidR="0086669C" w:rsidP="0086669C" w:rsidRDefault="0086669C" w14:paraId="62B6D4D4" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Huvudförfattare: Andreasson Sara M ADH RTG</w:t>
+          </w:r>
+          <w:r w:rsidRPr="001E66B2">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="001E66B2">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="001E66B2">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1933" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidRPr="00CE3B56" w:rsidR="0086669C" w:rsidP="0086669C" w:rsidRDefault="0086669C" w14:paraId="1B0FB7E9" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="363687AD" w:rsidTr="363687AD" w14:paraId="09E6074F" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7083" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="363687AD" w:rsidP="363687AD" w:rsidRDefault="363687AD" w14:paraId="3AF71624" w14:textId="513550C5">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="363687AD">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Medförfattare: Magnusson Eva ADH RTG</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="363687AD">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="363687AD">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1933" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="363687AD" w:rsidP="363687AD" w:rsidRDefault="363687AD" w14:paraId="54217AC3" w14:textId="3D931905">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="0086669C" w:rsidRDefault="0086669C" w14:paraId="3D4C8F68" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="Tabellrutnt"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="7083"/>
+      <w:gridCol w:w="1933"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="000D6F1B" w:rsidTr="00595120" w14:paraId="283D25F8" w14:textId="77777777">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7083" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="000D6F1B" w14:paraId="17B9D4C6" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Rutin: Ultraljud höftinjektion Röntgen</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+        <w:p w:rsidRPr="00A26938" w:rsidR="0059469C" w:rsidP="000D6F1B" w:rsidRDefault="0059469C" w14:paraId="20748AEE" w14:textId="4F247C6E">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="normaltextrun"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:rPr>
+            <w:t>RH-13200</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1933" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="000D6F1B" w14:paraId="320295E4" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Sida </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> av </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="000D6F1B" w:rsidTr="00595120" w14:paraId="01EED0C1" w14:textId="77777777">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7083" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidRPr="00730DA5" w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="000D6F1B" w14:paraId="4CE66246" w14:textId="1B30AB59">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="37904626">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Fastställd av: Verksamhetschef, Godkänt: 2026-06-23</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="37904626">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="37904626">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+          <w:r w:rsidR="00060751">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:r w:rsidRPr="37904626">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00306A86">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:r w:rsidR="00D477A7">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:r w:rsidR="00400514">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="37904626">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1933" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidRPr="00CE3B56" w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="000D6F1B" w14:paraId="3D5506B3" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="000D6F1B" w:rsidTr="00595120" w14:paraId="0A90BD92" w14:textId="77777777">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7083" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidRPr="37904626" w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="000D6F1B" w14:paraId="41CB39C8" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Huvudförfattare: Andreasson Sara M ADH RTG</w:t>
+          </w:r>
+          <w:r w:rsidRPr="001E66B2">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="001E66B2">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="001E66B2">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1933" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidRPr="00CE3B56" w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="000D6F1B" w14:paraId="2C7473F1" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00DD51AF" w:rsidTr="00B114FC" w14:paraId="4F15AE8D" w14:textId="77777777">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7083" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="00DD51AF" w:rsidP="00DD51AF" w:rsidRDefault="00DD51AF" w14:paraId="0BBB4A0D" w14:textId="6D16A521">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="3FDB84C0">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Medförfattare: Magnusson Eva ADH RTG</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="3FDB84C0">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="3FDB84C0">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1933" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidRPr="00CE3B56" w:rsidR="00DD51AF" w:rsidP="00DD51AF" w:rsidRDefault="00DD51AF" w14:paraId="2B149144" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="000D6F1B" w:rsidRDefault="000D6F1B" w14:paraId="2E4ECF54" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006672C4" w:rsidP="00332D94" w:rsidRDefault="006672C4" w14:paraId="369B4F0E" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006672C4" w:rsidP="00332D94" w:rsidRDefault="006672C4" w14:paraId="1F6CE230" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="003C2C1A" w:rsidRDefault="003C2C1A" w14:paraId="5EE4EA23" w14:textId="77777777">
+<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3020"/>
+      <w:gridCol w:w="3020"/>
+      <w:gridCol w:w="3020"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="363687AD" w:rsidTr="363687AD" w14:paraId="129CB21C" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3020" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="363687AD" w:rsidP="363687AD" w:rsidRDefault="363687AD" w14:paraId="58DA7ED7" w14:textId="2CE97FCE">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3020" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="363687AD" w:rsidP="363687AD" w:rsidRDefault="363687AD" w14:paraId="691CB778" w14:textId="39BA3653">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3020" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="363687AD" w:rsidP="363687AD" w:rsidRDefault="363687AD" w14:paraId="369DD385" w14:textId="3D98CA8D">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="363687AD" w:rsidP="363687AD" w:rsidRDefault="363687AD" w14:paraId="3F8347FE" w14:textId="7F54107B">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="363687AD" w:rsidP="363687AD" w:rsidRDefault="363687AD" w14:paraId="1ACAE759" w14:textId="334B1414">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="363687AD">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve">OBS! Utskriven version kan vara inaktuell. </w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="363687AD" w:rsidP="363687AD" w:rsidRDefault="363687AD" w14:paraId="3BBA067A" w14:textId="41E13B31">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="363687AD">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Senaste versionen hittar du via intranätet under "styrande dokument" eller vårdgivarwebben.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="363687AD" w:rsidRDefault="363687AD" w14:paraId="1D5D50D7" w14:textId="5B281A12"/>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblW w:w="9016" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4508"/>
       <w:gridCol w:w="4508"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00E219F1" w:rsidTr="00220BF1" w14:paraId="46B1816B" w14:textId="77777777">
+    <w:tr w:rsidR="0095354B" w:rsidTr="363687AD" w14:paraId="629B99EC" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="841"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4508" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="003C2C1A" w:rsidP="00E219F1" w:rsidRDefault="003C2C1A" w14:paraId="7737927F" w14:textId="77777777">
+        <w:p w:rsidR="0095354B" w:rsidP="0095354B" w:rsidRDefault="003E4703" w14:paraId="0AFABFD7" w14:textId="5D152856">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
-          </w:pPr>
-[...27 lines deleted...]
-            <w:jc w:val="right"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4536"/>
+              <w:tab w:val="clear" w:pos="9072"/>
+              <w:tab w:val="right" w:pos="4400"/>
+            </w:tabs>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22BEC089" wp14:editId="0AED195F">
-                <wp:extent cx="1571625" cy="438150"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0FB9587E" wp14:editId="548486CE">
+                <wp:extent cx="1762125" cy="438150"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="0"/>
-                <wp:docPr id="43" name="Bildobjekt 2"/>
+                <wp:docPr id="575138976" name="Picture 575138976"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="logo.gif"/>
+                        <pic:cNvPr id="1" name=""/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1">
-[...5 lines deleted...]
-                        </a:blip>
+                        <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1571625" cy="438150"/>
+                          <a:ext cx="1762125" cy="438150"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
+          <w:r w:rsidR="0095354B">
+            <w:tab/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4508" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="0095354B" w:rsidP="363687AD" w:rsidRDefault="363687AD" w14:paraId="509E43CB" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+            <w:spacing w:before="240"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r w:rsidRPr="363687AD">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Gäller för: Privata Vårdgivare; Röntgenmottagningen Halmstad</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="363687AD">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="363687AD">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="003C2C1A" w:rsidP="00E219F1" w:rsidRDefault="003C2C1A" w14:paraId="1601A7BD" w14:textId="77777777">
+  <w:p w:rsidRPr="0095354B" w:rsidR="00AB2F14" w:rsidP="0095354B" w:rsidRDefault="00AB2F14" w14:paraId="503DB203" w14:textId="1E09AB09">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="003E4703" w:rsidR="003E4703" w:rsidRDefault="003E4703" w14:paraId="6920734A" w14:textId="77777777">
+    <w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblW w:w="9016" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4508"/>
       <w:gridCol w:w="4508"/>
     </w:tblGrid>
-    <w:tr w:rsidR="000D6F1B" w:rsidTr="00595120" w14:paraId="1E211FE8" w14:textId="77777777">
+    <w:tr w:rsidR="007E1565" w:rsidTr="00E87589" w14:paraId="19E60AB9" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="841"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4508" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="003C2C1A" w:rsidP="000D6F1B" w:rsidRDefault="003C2C1A" w14:paraId="19A9EEB7" w14:textId="77777777">
+        <w:p w:rsidR="007E1565" w:rsidP="007E1565" w:rsidRDefault="001C3980" w14:paraId="299A2483" w14:textId="52C3FF51">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
-          </w:pPr>
-[...27 lines deleted...]
-            <w:jc w:val="right"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4536"/>
+              <w:tab w:val="clear" w:pos="9072"/>
+              <w:tab w:val="right" w:pos="4400"/>
+            </w:tabs>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77D1C5EB" wp14:editId="45A2C2E1">
-                <wp:extent cx="1571625" cy="438150"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4426B0D3" wp14:editId="1B5A65CC">
+                <wp:extent cx="1762125" cy="438150"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="0"/>
-                <wp:docPr id="2" name="Bildobjekt 2"/>
+                <wp:docPr id="2" name="Picture 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="logo.gif"/>
+                        <pic:cNvPr id="1" name=""/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1">
-[...5 lines deleted...]
-                        </a:blip>
+                        <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1571625" cy="438150"/>
+                          <a:ext cx="1762125" cy="438150"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
+          <w:r w:rsidR="007E1565">
+            <w:tab/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4508" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="003E4703" w:rsidP="007E1565" w:rsidRDefault="003E4703" w14:paraId="5E9189E0" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w:rsidR="007E1565" w:rsidP="007E1565" w:rsidRDefault="007E1565" w14:paraId="19778996" w14:textId="0375F054">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Gäller för:</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0090517B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Privata Vårdgivare; Röntgenmottagningen Halmstad</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="0090517B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="0090517B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="003C2C1A" w:rsidRDefault="003C2C1A" w14:paraId="2FC22883" w14:textId="77777777">
+  <w:p w:rsidRPr="007E1565" w:rsidR="006A6BB6" w:rsidP="007E1565" w:rsidRDefault="006A6BB6" w14:paraId="2F2998AF" w14:textId="772C82CB">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00AB2F14" w:rsidRDefault="00AB2F14" w14:paraId="2FC20B86" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3020"/>
+      <w:gridCol w:w="3020"/>
+      <w:gridCol w:w="3020"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="363687AD" w:rsidTr="363687AD" w14:paraId="79C45291" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3020" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="363687AD" w:rsidP="363687AD" w:rsidRDefault="363687AD" w14:paraId="06B6EE36" w14:textId="342EB097">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3020" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="363687AD" w:rsidP="363687AD" w:rsidRDefault="363687AD" w14:paraId="7E229A1D" w14:textId="0DB94C6F">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3020" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="363687AD" w:rsidP="363687AD" w:rsidRDefault="363687AD" w14:paraId="3791B33F" w14:textId="3EC66F59">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="363687AD" w:rsidP="363687AD" w:rsidRDefault="363687AD" w14:paraId="370FD531" w14:textId="3449A821">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="363687AD" w:rsidP="363687AD" w:rsidRDefault="363687AD" w14:paraId="2C08B4BB" w14:textId="5C43E483">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="363687AD">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve">OBS! Utskriven version kan vara inaktuell. </w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="363687AD" w:rsidP="363687AD" w:rsidRDefault="363687AD" w14:paraId="185EE6E5" w14:textId="03628393">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="363687AD">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Senaste versionen hittar du via intranätet under "styrande dokument" eller vårdgivarwebben.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="363687AD" w:rsidRDefault="363687AD" w14:paraId="2D8F5248" w14:textId="7037D1A2"/>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblW w:w="9016" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4508"/>
       <w:gridCol w:w="4508"/>
     </w:tblGrid>
-    <w:tr w:rsidR="000D6F1B" w:rsidTr="00595120" w14:paraId="07D598F5" w14:textId="77777777">
+    <w:tr w:rsidR="007E1565" w:rsidTr="363687AD" w14:paraId="35C4C642" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="841"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4508" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="003C2C1A" w:rsidP="000D6F1B" w:rsidRDefault="003C2C1A" w14:paraId="101B0AFB" w14:textId="77777777">
+        <w:p w:rsidR="007E1565" w:rsidP="007E1565" w:rsidRDefault="001C3980" w14:paraId="5B575600" w14:textId="67CE2B8E">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
-          </w:pPr>
-[...27 lines deleted...]
-            <w:jc w:val="right"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4536"/>
+              <w:tab w:val="clear" w:pos="9072"/>
+              <w:tab w:val="right" w:pos="4400"/>
+            </w:tabs>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="285993F2" wp14:editId="0F8D7373">
-                <wp:extent cx="1571625" cy="438150"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="051F5F98" wp14:editId="1FA307D0">
+                <wp:extent cx="1762125" cy="438150"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="0"/>
-                <wp:docPr id="3" name="Bildobjekt 2"/>
+                <wp:docPr id="1" name="Picture 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="logo.gif"/>
+                        <pic:cNvPr id="1" name=""/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1">
-[...5 lines deleted...]
-                        </a:blip>
+                        <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1571625" cy="438150"/>
+                          <a:ext cx="1762125" cy="438150"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4508" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="007E1565" w:rsidP="363687AD" w:rsidRDefault="363687AD" w14:paraId="408B2986" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+            <w:spacing w:before="240"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r w:rsidRPr="363687AD">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Gäller för: Privata Vårdgivare; Röntgenmottagningen Halmstad</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="363687AD">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="363687AD">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidRPr="000D6F1B" w:rsidR="003C2C1A" w:rsidP="000D6F1B" w:rsidRDefault="003C2C1A" w14:paraId="503DB203" w14:textId="77777777">
+  <w:p w:rsidRPr="00986067" w:rsidR="007E1565" w:rsidP="007E1565" w:rsidRDefault="007E1565" w14:paraId="58F69DE1" w14:textId="7472E79E">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00DD51AF" w:rsidP="00DD51AF" w:rsidRDefault="00DD51AF" w14:paraId="5C3987B5" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="363687AD">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve">OBS! Utskriven version kan vara inaktuell. </w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00DD51AF" w:rsidP="00DD51AF" w:rsidRDefault="00DD51AF" w14:paraId="26180F16" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="363687AD">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Senaste versionen hittar du via intranätet under "styrande dokument" eller vårdgivarwebben.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00DD51AF" w:rsidRDefault="00DD51AF" w14:paraId="6FC463E7" w14:textId="77777777"/>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblW w:w="9016" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4508"/>
       <w:gridCol w:w="4508"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A82C54" w:rsidTr="00220BF1" w14:paraId="0B7FF1AA" w14:textId="77777777">
+    <w:tr w:rsidR="0095354B" w:rsidTr="00E87589" w14:paraId="1B478B8E" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="841"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4508" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="003C2C1A" w:rsidP="00E219F1" w:rsidRDefault="003C2C1A" w14:paraId="2A0EA42E" w14:textId="77777777">
+        <w:p w:rsidR="0095354B" w:rsidP="0095354B" w:rsidRDefault="00DD51AF" w14:paraId="6B32FF77" w14:textId="44BFF96F">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
-          </w:pPr>
-[...27 lines deleted...]
-            <w:jc w:val="right"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4536"/>
+              <w:tab w:val="clear" w:pos="9072"/>
+              <w:tab w:val="right" w:pos="4400"/>
+            </w:tabs>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CF52D9F" wp14:editId="14E43044">
-                <wp:extent cx="1571625" cy="438150"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13D0F643" wp14:editId="52842122">
+                <wp:extent cx="1762125" cy="438150"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="0"/>
-                <wp:docPr id="1" name="Bildobjekt 2"/>
+                <wp:docPr id="944389396" name="Picture 944389396"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="logo.gif"/>
+                        <pic:cNvPr id="1" name=""/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1">
-[...5 lines deleted...]
-                        </a:blip>
+                        <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1571625" cy="438150"/>
+                          <a:ext cx="1762125" cy="438150"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
+          <w:r w:rsidR="0095354B">
+            <w:tab/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4508" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="00DD51AF" w:rsidP="0095354B" w:rsidRDefault="00DD51AF" w14:paraId="354B2BD0" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w:rsidR="0095354B" w:rsidP="0095354B" w:rsidRDefault="0095354B" w14:paraId="1E7F78BC" w14:textId="47C39580">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CE3B56">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Gäller för:</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0090517B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Privata Vårdgivare; Röntgenmottagningen Halmstad</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="0090517B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="0090517B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="003C2C1A" w:rsidP="00E219F1" w:rsidRDefault="003C2C1A" w14:paraId="4666B331" w14:textId="77777777">
-[...9 lines deleted...]
-  <w:p w:rsidR="003C2C1A" w:rsidRDefault="003C2C1A" w14:paraId="2FC20B86" w14:textId="77777777">
+  <w:p w:rsidRPr="0095354B" w:rsidR="008B0B3E" w:rsidP="0095354B" w:rsidRDefault="008B0B3E" w14:paraId="2FC22883" w14:textId="778AAC87">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="096815C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2FA6635A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
@@ -3879,116 +4937,117 @@
     <w:rsid w:val="00C71FD6"/>
     <w:rsid w:val="00CA74D0"/>
     <w:rsid w:val="00CB3BB1"/>
     <w:rsid w:val="00CC0153"/>
     <w:rsid w:val="00CD2DA0"/>
     <w:rsid w:val="00CE5E00"/>
     <w:rsid w:val="00D550AD"/>
     <w:rsid w:val="00D67040"/>
     <w:rsid w:val="00DD12E6"/>
     <w:rsid w:val="00DD2DDE"/>
     <w:rsid w:val="00E03E34"/>
     <w:rsid w:val="00E521D7"/>
     <w:rsid w:val="00E632C9"/>
     <w:rsid w:val="00E71832"/>
     <w:rsid w:val="00E83A80"/>
     <w:rsid w:val="00EA3323"/>
     <w:rsid w:val="00EB4FF9"/>
     <w:rsid w:val="00EC5D5C"/>
     <w:rsid w:val="00F01D75"/>
     <w:rsid w:val="00F82026"/>
     <w:rsid w:val="00FA256E"/>
     <w:rsid w:val="00FD1BCE"/>
     <w:rsid w:val="00FD6E86"/>
     <w:rsid w:val="01CAD1C3"/>
     <w:rsid w:val="026BEFE8"/>
+    <w:rsid w:val="038C3C98"/>
     <w:rsid w:val="04E5E7FB"/>
     <w:rsid w:val="09CDC44C"/>
     <w:rsid w:val="0B0489C7"/>
     <w:rsid w:val="0F39806C"/>
     <w:rsid w:val="19D3BD12"/>
     <w:rsid w:val="23F70EA3"/>
     <w:rsid w:val="295A3D15"/>
     <w:rsid w:val="2C96D8E0"/>
     <w:rsid w:val="2D5787E3"/>
     <w:rsid w:val="30580969"/>
     <w:rsid w:val="32AB011F"/>
     <w:rsid w:val="39011A46"/>
     <w:rsid w:val="3A3445AD"/>
     <w:rsid w:val="3FCD4C26"/>
     <w:rsid w:val="41E65D07"/>
     <w:rsid w:val="4336A78D"/>
     <w:rsid w:val="492AC16D"/>
     <w:rsid w:val="4D529F61"/>
     <w:rsid w:val="4E3760D7"/>
     <w:rsid w:val="578056A2"/>
     <w:rsid w:val="5D5A2BDA"/>
     <w:rsid w:val="5F00FC85"/>
     <w:rsid w:val="600DF556"/>
+    <w:rsid w:val="626089D8"/>
     <w:rsid w:val="64FF9205"/>
     <w:rsid w:val="663E720A"/>
     <w:rsid w:val="671C94A0"/>
     <w:rsid w:val="6741BC21"/>
     <w:rsid w:val="6A260DC0"/>
     <w:rsid w:val="6B4E87EF"/>
     <w:rsid w:val="6C59DB16"/>
     <w:rsid w:val="6E8D57B9"/>
     <w:rsid w:val="6F6770BB"/>
+    <w:rsid w:val="7119985E"/>
     <w:rsid w:val="7202277F"/>
     <w:rsid w:val="7A23092D"/>
     <w:rsid w:val="7A66D12C"/>
     <w:rsid w:val="7D74658B"/>
     <w:rsid w:val="7E45E6BD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="18433"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6B9A905F"/>
   <w15:docId w15:val="{9DCAB618-00A8-4F86-89AC-5FCDD9EF94AB}"/>
-  <w:trackRevisions w:val="true"/>
-  <w:trackRevisions w:val="false"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4904,50 +5963,67 @@
   </w:style>
   <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont0"/>
     <w:link w:val="header0"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E219F1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E219F1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="00F21326"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F21326"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="859664780">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1485929772">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -5106,67 +6182,63 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2076778906">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml" Id="R8e0c7e12e386411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml" Id="Reb7142986a364d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml" Id="Red429c7697de4557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml" Id="R13ca5505c1474e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml" Id="Rfac9d19a0497424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml" Id="R437a94012e4f422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml" Id="R83282f31d25c4627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml" Id="R2dc72d0652524635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml" Id="Rf971069d95f34f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml" Id="Rd12df8097014476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml" Id="Re0264d6918794ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml" Id="Rc6b10fbb90de4269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml" Id="R9dafb01dc881483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml" Id="R751737688cc345f5" /></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
+<file path=word/_rels/header11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="rId1" /></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
+<file path=word/_rels/header12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="rId1" /></Relationships>
 </file>
 
-<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
+<file path=word/_rels/header8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="rId1" /></Relationships>
 </file>
 
-<file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
+<file path=word/_rels/header9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6065,51 +7137,51 @@
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>Microsoft</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Ultraljud höftinjektion Röntgen HSH</dc:title>
   <dc:creator>Andersson Linda Å ADH RTG HALLAND</dc:creator>
   <lastModifiedBy>Johannesson Monika ADH RTG</lastModifiedBy>
-  <revision>13</revision>
+  <revision>14</revision>
   <lastPrinted>2016-02-02T09:39:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D3683D1E1666F64AA0E9E0E01837694000041FAEB65E5636428F36025DE49AA8CA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="FSCD_DocumentType">
     <vt:lpwstr>1;#Rutin|3ecd4889-b546-4b08-8daf-345ed6a301ab</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>a7b58bef-9316-41b2-b3a1-8e58113d5a0d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="RHI_MSChapter">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="RHI_MeSHMulti">
     <vt:lpwstr>3;#Radiologi, nukleärmedicin|379ead71-3f02-448e-90fa-725503229164;#97;#Injektioner|97c8d05e-6a9a-4126-b2f3-f6e47b08c06a;#25;#Ultraljud|527f5ccb-8677-4d3d-b639-cfc0abc3e690</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="RHI_AppliesToOrganizationMulti">
     <vt:lpwstr>23;#Röntgenmottagningen Halmstad|46899029-1022-47dc-a497-91c800305bcc</vt:lpwstr>