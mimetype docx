--- v0 (2025-11-06)
+++ v1 (2026-07-23)
@@ -1,87 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidRPr="00903BFD" w:rsidR="009D5FFA" w:rsidP="00EA3323" w:rsidRDefault="00363F48" w14:paraId="6CF1BC83" w14:textId="0D05E1CD">
       <w:pPr>
         <w:pStyle w:val="Rubrik"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Uppdrag händelseanalys </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA3323" w:rsidP="00EA3323" w:rsidRDefault="00EA3323" w14:paraId="4577B710" w14:textId="77777777"/>
-    <w:p w:rsidR="00AC0B43" w:rsidP="00EA3323" w:rsidRDefault="00AC0B43" w14:paraId="4D91221A" w14:textId="62D3A8B6">
+    <w:p w:rsidR="00AC0B43" w:rsidP="00EA3323" w:rsidRDefault="00AC0B43" w14:paraId="4D91221A" w14:textId="41F7568F">
       <w:r>
-        <w:t xml:space="preserve">Bilaga 2 till rutin:</w:t>
+        <w:t>Bilaga till rutin:</w:t>
       </w:r>
-      <w:r w:rsidR="00BE62EF">
-        <w:t/>
+      <w:r w:rsidR="00AC6D36">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+      <w:hyperlink w:history="1" r:id="rId11">
+        <w:r w:rsidR="00AC6D36">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Utredning av allvarliga händelser, vårdskador och risker för vårdskador</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
+    <w:p w:rsidR="00AC6D36" w:rsidP="00EA3323" w:rsidRDefault="00AC6D36" w14:paraId="0391938D" w14:textId="77777777"/>
     <w:bookmarkStart w:name="_Toc328994705" w:id="0"/>
     <w:bookmarkStart w:name="_Toc338760453" w:id="1"/>
     <w:bookmarkStart w:name="_Toc338760517" w:id="2"/>
     <w:p w:rsidR="00EA3323" w:rsidP="00EA3323" w:rsidRDefault="00EA3323" w14:paraId="0D4D6C13" w14:textId="387C7F3A">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="40E7D91F" wp14:anchorId="6185C95F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>14160</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>132715</wp:posOffset>
                 </wp:positionV>
@@ -107,133 +119,227 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:line id="Rak 10" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="black [3213]" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6a5JgsgEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bv1OmiVhA13cOulguC&#10;FbAf4HXGjSXbY9mmSf+esdsmK0BCIC4Tz3jem5nnye52cpYdISaDvuPrVcMZeIW98YeOP317ePOO&#10;s5Sl76VFDx0/QeK3+9evdmNo4QYHtD1ERiQ+tWPo+JBzaIVIagAn0woDeLrUGJ3M5MaD6KMcid1Z&#10;cdM0WzFi7ENEBSlR9P58yfeVX2tQ+bPWCTKzHafecrWx2udixX4n20OUYTDq0ob8hy6cNJ6KzlT3&#10;Mkv2PZpfqJxRERPqvFLoBGptFNQZaJp189M0XwcZoM5C4qQwy5T+H636dLzzj5FkGENqU3iMZYpJ&#10;R1e+1B+bqlinWSyYMlMU3Gy27zdvt5yp651YgCGm/AHQsXLouDW+zCFbefyYMhWj1GtKCVtfbEJr&#10;+gdjbXXKBsCdjewo6e3ytC5vRbgXWeQVpFhar6d8snBm/QKamZ6aXdfqdasWTqkU+HzltZ6yC0xT&#10;BzOw+TPwkl+gUDfub8AzolZGn2ewMx7j76ovUuhz/lWB89xFgmfsT/VRqzS0OlW5y5qX3XzpV/jy&#10;M+5/AAAA//8DAFBLAwQUAAYACAAAACEACW4MLtsAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;wU7DMBBE70j8g7VI3KhDQCUNcSqE4IK4JPQANzfexhHxOo2dJvw9izjAabQzo9lXbBfXixOOofOk&#10;4HqVgEBqvOmoVbB7e77KQISoyejeEyr4wgDb8vys0LnxM1V4qmMreIRCrhXYGIdcytBYdDqs/IDE&#10;2cGPTkc+x1aaUc887nqZJslaOt0Rf7B6wEeLzWc9OQUvx9ewu11XT9X7Mavnj8NkW49KXV4sD/cg&#10;Ii7xrww/+IwOJTPt/UQmiF5BmnKRJdmA4Di729yA2P8asizkf/7yGwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAHprkmCyAQAA1AMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAAluDC7bAAAABwEAAA8AAAAAAAAAAAAAAAAADAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" from="1.1pt,10.45pt" to="439.65pt,10.45pt" w14:anchorId="0662958C"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
     <w:p w:rsidR="00363F48" w:rsidP="00363F48" w:rsidRDefault="00363F48" w14:paraId="00ABB6DE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00363F48" w:rsidR="00363F48" w:rsidP="00363F48" w:rsidRDefault="00363F48" w14:paraId="288D476B" w14:textId="77777777">
+    <w:p w:rsidRPr="008B1A23" w:rsidR="00363F48" w:rsidP="00363F48" w:rsidRDefault="00363F48" w14:paraId="288D476B" w14:textId="3204BE9D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc27729215" w:id="3"/>
       <w:bookmarkStart w:name="_Toc189552254" w:id="4"/>
+      <w:commentRangeStart w:id="5"/>
       <w:r w:rsidRPr="00363F48">
         <w:t>Uppdrag att genomföra händelseanalys</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
+      <w:commentRangeEnd w:id="5"/>
+      <w:r w:rsidR="007E783A">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarsreferens"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidR="004025BA">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00213BF8" w:rsidR="008946E9">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ersätt nedan text i kursiv stil med aktuella uppgifter.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213BF8" w:rsidR="008B1A23">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r w:rsidR="00213BF8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+      <w:r w:rsidRPr="00213BF8" w:rsidR="008B1A23">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r w:rsidR="00213BF8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+      <w:r w:rsidRPr="00213BF8" w:rsidR="008B1A23">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+      <w:r w:rsidRPr="00213BF8" w:rsidR="008B1A23">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:id w:val="-1890100996"/>
         <w:placeholder>
           <w:docPart w:val="E4BE0403B5584B8CBF2F9448A0462EC0"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w:rsidRPr="00363F48" w:rsidR="00363F48" w:rsidP="00363F48" w:rsidRDefault="00363F48" w14:paraId="4EF98B18" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Brdtextindragen"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1304"/>
             </w:tabs>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00363F48">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t xml:space="preserve">Härmed ger jag </w:t>
           </w:r>
           <w:r w:rsidRPr="00363F48">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:i/>
               <w:color w:val="7F7F7F"/>
             </w:rPr>
             <w:t>Namn</w:t>
           </w:r>
           <w:r w:rsidRPr="00363F48">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t xml:space="preserve"> i uppdrag att genomföra en händelseanalys av den inträffade händelsen med ärendenummer </w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00363F48">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:i/>
               <w:color w:val="7F7F7F"/>
             </w:rPr>
             <w:t>xxxxxxx</w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="00363F48">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t xml:space="preserve"> i avvikelsesystemet.</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidRPr="00363F48" w:rsidR="00363F48" w:rsidP="00363F48" w:rsidRDefault="00363F48" w14:paraId="5659EC89" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Brdtextindragen"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1304"/>
             </w:tabs>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:i/>
               <w:color w:val="7F7F7F"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w:rsidRPr="00363F48" w:rsidR="00363F48" w:rsidP="00363F48" w:rsidRDefault="00363F48" w14:paraId="52D43549" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Brdtextindragen"/>
             <w:tabs>
@@ -1085,51 +1191,51 @@
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="-1471278882"/>
               <w:placeholder>
                 <w:docPart w:val="631BE34D2AD945308E51DCC2BF14ECD4"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w:rsidR="00363F48" w:rsidRDefault="00363F48" w14:paraId="44861E05" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="Ingetavstnd"/>
                   <w:spacing w:line="240" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Förnamn Efternamn</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w:rsidR="00363F48" w:rsidRDefault="00BE62EF" w14:paraId="683A8E0A" w14:textId="77777777">
+          <w:p w:rsidR="00363F48" w:rsidRDefault="00D16B34" w14:paraId="683A8E0A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Betoning"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Betoning"/>
                 </w:rPr>
                 <w:id w:val="-226069503"/>
                 <w:placeholder>
                   <w:docPart w:val="7DC709E7915048E2A782751DCA358325"/>
                 </w:placeholder>
                 <w:temporary/>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Betoning"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
@@ -1263,192 +1369,269 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00363F48" w:rsidR="00363F48" w:rsidP="00363F48" w:rsidRDefault="00363F48" w14:paraId="64AD70D2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005D151B" w:rsidP="005D151B" w:rsidRDefault="005D151B" w14:paraId="31B9F637" w14:textId="77777777"/>
     <w:p w:rsidR="00363F48" w:rsidP="00363F48" w:rsidRDefault="00EF4163" w14:paraId="18D22907" w14:textId="6848CF95">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F36C8D" w:rsidP="00067782" w:rsidRDefault="00F36C8D" w14:paraId="699014F4" w14:textId="7E0D981C"/>
     <w:sectPr w:rsidR="00F36C8D" w:rsidSect="008E5301">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="even" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1758" w:right="1418" w:bottom="1701" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="5" w:author="Brinktell Susanne HS" w:date="2026-06-18T08:21:00Z" w:initials="SB">
+    <w:p w14:paraId="2143EE71" w14:textId="77777777" w:rsidR="007E783A" w:rsidRDefault="007E783A" w:rsidP="007E783A">
+      <w:pPr>
+        <w:pStyle w:val="Kommentarer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Kommentarsreferens"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Skulle vi kunna lägga in en instruktion om att det som står med kursiv stil ska ERSÄTTAS. Detta missas ofta...</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="2143EE71" w15:done="1"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="52B78E77" w16cex:dateUtc="2026-06-18T06:21:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="2143EE71" w16cid:durableId="52B78E77"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70EC1234" w14:textId="77777777" w:rsidR="00E455B0" w:rsidRDefault="00E455B0" w:rsidP="00332D94">
+    <w:p w14:paraId="024DC4CE" w14:textId="77777777" w:rsidR="00D16B34" w:rsidRDefault="00D16B34" w:rsidP="00332D94">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="645C59D1" w14:textId="77777777" w:rsidR="00E455B0" w:rsidRDefault="00E455B0" w:rsidP="00332D94">
+    <w:p w14:paraId="6847469F" w14:textId="77777777" w:rsidR="00D16B34" w:rsidRDefault="00D16B34" w:rsidP="00332D94">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00D75640" w:rsidRDefault="00D75640" w14:paraId="6FD76E9A" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7083"/>
       <w:gridCol w:w="1933"/>
     </w:tblGrid>
-    <w:tr w:rsidR="000D6F1B" w:rsidTr="00595120" w14:paraId="01EAE4D8" w14:textId="77777777">
+    <w:tr w:rsidR="00B115F1" w14:paraId="366E717B" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00A26938" w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="000D6F1B" w14:paraId="70DA62BB" w14:textId="77777777">
+        <w:p w:rsidR="00D75640" w:rsidP="00B115F1" w:rsidRDefault="00D16B34" w14:paraId="3668A444" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00730DA5">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>Instruktion: Uppdrag för händelseanalys vid allvarlig händelse - Bilaga 2</w:t>
+            <w:t>Instruktion: Uppdrag för händelseanalys vid allvarlig händelse - Bilaga</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidRPr="00A26938" w:rsidR="00D75640" w:rsidP="00B115F1" w:rsidRDefault="00D16B34" w14:paraId="67729F97" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="normaltextrun"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:rPr>
+            <w:t>RH-16760</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="000D6F1B" w14:paraId="050A9460" w14:textId="77777777">
+        <w:p w:rsidR="00D75640" w:rsidP="00B115F1" w:rsidRDefault="00D16B34" w14:paraId="33614A5C" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Sida </w:t>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
@@ -1487,251 +1670,274 @@
             <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="000D6F1B" w:rsidTr="00595120" w14:paraId="5843C2BF" w14:textId="77777777">
+    <w:tr w:rsidR="00B115F1" w14:paraId="51F87861" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00730DA5" w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="000D6F1B" w14:paraId="2B59EE43" w14:textId="7DDD34D0">
+        <w:p w:rsidRPr="00730DA5" w:rsidR="00D75640" w:rsidP="00B115F1" w:rsidRDefault="00D16B34" w14:paraId="46044F27" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="37904626">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">Fastställd av: Regional samordnande chefläkare, Godkänt: 2025-02-12</w:t>
-[...1 lines deleted...]
-          <w:r w:rsidR="00400514">
+            <w:t xml:space="preserve">Fastställd av: Regional samordnande chefläkare, Godkänt: 2026-06-18</w:t>
+          </w:r>
+          <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
-          <w:r w:rsidRPr="37904626" w:rsidR="00400514">
+          <w:r w:rsidRPr="37904626">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
-          <w:r w:rsidRPr="00306A86" w:rsidR="00400514">
+          <w:r w:rsidRPr="00306A86">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
-          <w:r w:rsidR="00400514">
+          <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
-          <w:r w:rsidRPr="37904626" w:rsidR="00400514">
+          <w:r w:rsidRPr="37904626">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00CE3B56" w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="000D6F1B" w14:paraId="3416583C" w14:textId="77777777">
+        <w:p w:rsidRPr="00CE3B56" w:rsidR="00D75640" w:rsidP="00B115F1" w:rsidRDefault="00D75640" w14:paraId="2E5D7258" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="000D6F1B" w:rsidTr="00595120" w14:paraId="19CABEE9" w14:textId="77777777">
+    <w:tr w:rsidR="00B115F1" w14:paraId="7B4D5302" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="37904626" w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="000D6F1B" w14:paraId="3A930822" w14:textId="77777777">
+        <w:p w:rsidRPr="37904626" w:rsidR="00D75640" w:rsidP="00B115F1" w:rsidRDefault="00D16B34" w14:paraId="442EF5FB" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Huvudförfattare: Werner Carina RK HÄLSO- OCH SJUKVÅRD</w:t>
           </w:r>
           <w:r w:rsidRPr="001E66B2">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00CE3B56" w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="000D6F1B" w14:paraId="35ABC5A9" w14:textId="77777777">
+        <w:p w:rsidRPr="00CE3B56" w:rsidR="00D75640" w:rsidP="00B115F1" w:rsidRDefault="00D75640" w14:paraId="589F88BB" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00B115F1" w14:paraId="7DAB50E1" w14:textId="77777777">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7083" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="00D75640" w:rsidP="00B115F1" w:rsidRDefault="00D16B34" w14:paraId="60767533" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="3FDB84C0">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Medförfattare: </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1933" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidRPr="00CE3B56" w:rsidR="00D75640" w:rsidP="00B115F1" w:rsidRDefault="00D75640" w14:paraId="3B7B20EF" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00AB2F14" w:rsidRDefault="00AB2F14" w14:paraId="7A79DF76" w14:textId="77777777">
+  <w:p w:rsidR="00D75640" w:rsidRDefault="00D75640" w14:paraId="3D4C8F68" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00256277" w:rsidRDefault="00256277" w14:paraId="52C2877E" w14:textId="77777777">
-[...3 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7083"/>
       <w:gridCol w:w="1933"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00256277" w:rsidTr="00220BF1" w14:paraId="79FABAD7" w14:textId="77777777">
+    <w:tr w:rsidR="00F7791A" w14:paraId="5D176885" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00256277" w:rsidP="0086669C" w:rsidRDefault="00AC0B43" w14:paraId="649C62D1" w14:textId="77777777">
+        <w:p w:rsidR="00D75640" w:rsidP="00F7791A" w:rsidRDefault="00D16B34" w14:paraId="7B049D9B" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Instruktion: Uppdrag för händelseanalys vid allvarlig händelse - Bilaga</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidRPr="00A26938" w:rsidR="00D75640" w:rsidP="00F7791A" w:rsidRDefault="00D16B34" w14:paraId="7B1F2FA7" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
           <w:r>
             <w:rPr>
+              <w:rStyle w:val="normaltextrun"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="20"/>
-            </w:rPr>
-[...26 lines deleted...]
-            <w:t>RH-</w:t>
+              <w:szCs w:val="20"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:rPr>
+            <w:t>RH-16760</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00256277" w:rsidP="0086669C" w:rsidRDefault="00256277" w14:paraId="008E9BC6" w14:textId="77777777">
+        <w:p w:rsidR="00D75640" w:rsidP="00F7791A" w:rsidRDefault="00D16B34" w14:paraId="76740CAE" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Sida </w:t>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
@@ -1770,454 +1976,584 @@
             <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00256277" w:rsidTr="00220BF1" w14:paraId="55429160" w14:textId="77777777">
+    <w:tr w:rsidR="00F7791A" w14:paraId="01E4CFE9" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00730DA5" w:rsidR="00256277" w:rsidP="0086669C" w:rsidRDefault="00256277" w14:paraId="22DEC7FD" w14:textId="2730E63E">
+        <w:p w:rsidRPr="00730DA5" w:rsidR="00D75640" w:rsidP="00F7791A" w:rsidRDefault="00D16B34" w14:paraId="66119327" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="37904626">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">Fastställd av: Regional samordnande chefsläkare, Fastställt: 2025-02-25</w:t>
-[...1 lines deleted...]
-          <w:r w:rsidR="00AC0B43">
+            <w:t xml:space="preserve">Fastställd av: Regional samordnande chefläkare, Godkänt: 2026-06-18</w:t>
+          </w:r>
+          <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
           <w:r w:rsidRPr="37904626">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve"/>
-[...1 lines deleted...]
-          <w:r w:rsidR="00DA6B1E">
+            <w:t/>
+          </w:r>
+          <w:r w:rsidRPr="00306A86">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
-          <w:r w:rsidRPr="37904626">
+          <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve"/>
-[...1 lines deleted...]
-          <w:r w:rsidR="00AC0B43">
+            <w:t/>
+          </w:r>
+          <w:r w:rsidRPr="37904626">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00CE3B56" w:rsidR="00256277" w:rsidP="0086669C" w:rsidRDefault="00256277" w14:paraId="57AAF9EB" w14:textId="77777777">
+        <w:p w:rsidRPr="00CE3B56" w:rsidR="00D75640" w:rsidP="00F7791A" w:rsidRDefault="00D75640" w14:paraId="4B471B08" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00256277" w:rsidTr="00220BF1" w14:paraId="0B40B905" w14:textId="77777777">
+    <w:tr w:rsidR="00F7791A" w14:paraId="34A6554C" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="37904626" w:rsidR="00256277" w:rsidP="0086669C" w:rsidRDefault="00256277" w14:paraId="75CFE404" w14:textId="6918C5BE">
+        <w:p w:rsidRPr="37904626" w:rsidR="00D75640" w:rsidP="00F7791A" w:rsidRDefault="00D16B34" w14:paraId="4208D47E" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">Huvudförfattare: Carina Werner RK HÄLSO- OCH SJUKVÅRD</w:t>
-[...1 lines deleted...]
-          <w:r w:rsidR="00AC0B43">
+            <w:t xml:space="preserve">Huvudförfattare: Werner Carina RK HÄLSO- OCH SJUKVÅRD</w:t>
+          </w:r>
+          <w:r w:rsidRPr="001E66B2">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00CE3B56" w:rsidR="00256277" w:rsidP="0086669C" w:rsidRDefault="00256277" w14:paraId="436B6CFB" w14:textId="77777777">
+        <w:p w:rsidRPr="00CE3B56" w:rsidR="00D75640" w:rsidP="00F7791A" w:rsidRDefault="00D75640" w14:paraId="67CCBE1D" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00F7791A" w14:paraId="29A843D2" w14:textId="77777777">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7083" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="00D75640" w:rsidP="00F7791A" w:rsidRDefault="00D16B34" w14:paraId="6C231AA0" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="3FDB84C0">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Medförfattare: </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1933" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidRPr="00CE3B56" w:rsidR="00D75640" w:rsidP="00F7791A" w:rsidRDefault="00D75640" w14:paraId="19C15A0C" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00256277" w:rsidRDefault="00256277" w14:paraId="4D06B481" w14:textId="77777777">
+  <w:p w:rsidR="00D75640" w:rsidRDefault="00D75640" w14:paraId="2E4ECF54" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F166D49" w14:textId="77777777" w:rsidR="00E455B0" w:rsidRDefault="00E455B0" w:rsidP="00332D94">
+    <w:p w14:paraId="6F19F0B9" w14:textId="77777777" w:rsidR="00D16B34" w:rsidRDefault="00D16B34" w:rsidP="00332D94">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B55A6F5" w14:textId="77777777" w:rsidR="00E455B0" w:rsidRDefault="00E455B0" w:rsidP="00332D94">
+    <w:p w14:paraId="765E2DB7" w14:textId="77777777" w:rsidR="00D16B34" w:rsidRDefault="00D16B34" w:rsidP="00332D94">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00D75640" w:rsidRDefault="00D75640" w14:paraId="008F8116" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00D75640" w:rsidP="00D7240D" w:rsidRDefault="00D75640" w14:paraId="72753E35" w14:textId="2FAD54AB"/>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblW w:w="9016" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4508"/>
       <w:gridCol w:w="4508"/>
     </w:tblGrid>
-    <w:tr w:rsidR="008E5301" w:rsidTr="001519D7" w14:paraId="61071EB5" w14:textId="77777777">
+    <w:tr w:rsidR="00D7240D" w14:paraId="731C0D2E" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="841"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4508" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="008E5301" w:rsidP="008E5301" w:rsidRDefault="008E5301" w14:paraId="4E576B05" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:p w:rsidR="008E5301" w:rsidP="008E5301" w:rsidRDefault="008E5301" w14:paraId="0AB183AC" w14:textId="77777777">
+        <w:p w:rsidR="00D75640" w:rsidP="00D7240D" w:rsidRDefault="00D16B34" w14:paraId="2CB6576C" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4536"/>
               <w:tab w:val="clear" w:pos="9072"/>
               <w:tab w:val="right" w:pos="4400"/>
             </w:tabs>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A1F1319" wp14:editId="552C73C8">
-[...137 lines deleted...]
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40197364" wp14:editId="2B6CA3C3">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EFDAA76" wp14:editId="54814E60">
                 <wp:extent cx="1762125" cy="438150"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="0"/>
-                <wp:docPr id="1" name="Picture 1"/>
+                <wp:docPr id="282906295" name="Picture 944389396"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="1" name=""/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1762125" cy="438150"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4508" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00AC0B43" w:rsidR="00AC0B43" w:rsidP="00AC0B43" w:rsidRDefault="00DA6B1E" w14:paraId="35F6A7F6" w14:textId="79A890D6">
+        <w:p w:rsidR="00D75640" w:rsidP="00D7240D" w:rsidRDefault="00D75640" w14:paraId="6A44A68B" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
+        </w:p>
+        <w:p w:rsidR="00D75640" w:rsidP="00D7240D" w:rsidRDefault="00D16B34" w14:paraId="66B61A4E" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Gäller för:</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="00AC0B43" w:rsidR="00AC0B43">
+          <w:r w:rsidRPr="0090517B">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>Region Halland</w:t>
+            <w:t>Region Halland hälso- och sjukvård</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidRPr="00DA6B1E" w:rsidR="00A82C54" w:rsidP="00DA6B1E" w:rsidRDefault="00A82C54" w14:paraId="4666B331" w14:textId="77777777">
+  <w:p w:rsidRPr="001A33D0" w:rsidR="00D75640" w:rsidP="00C26A95" w:rsidRDefault="00D75640" w14:paraId="1601A7BD" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00F544ED" w:rsidR="00D75640" w:rsidP="00F544ED" w:rsidRDefault="00D16B34" w14:paraId="587E4966" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00F544ED">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:t>OBS! Utskriven version kan vara inaktuell. </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F544ED">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:t> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidRPr="00F544ED" w:rsidR="00D75640" w:rsidP="00F544ED" w:rsidRDefault="00D16B34" w14:paraId="7FD2B8E6" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00F544ED">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:t>Senaste versionen hittar du via intranätet under "styrande dokument" eller vårdgivarwebben. </w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidRPr="00F544ED" w:rsidR="00D75640" w:rsidP="00F544ED" w:rsidRDefault="00D16B34" w14:paraId="520C5081" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00F544ED">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:t> </w:t>
+    </w:r>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4500"/>
+      <w:gridCol w:w="4500"/>
+    </w:tblGrid>
+    <w:tr w:rsidRPr="00F544ED" w:rsidR="00F544ED" w14:paraId="5F4D340C" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="840"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4500" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="00F544ED" w:rsidR="00D75640" w:rsidP="00F544ED" w:rsidRDefault="00D16B34" w14:paraId="3D7955EE" w14:textId="03C74FBF">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00F544ED">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:noProof/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B997084" wp14:editId="3CDCF59D">
+                <wp:extent cx="1771650" cy="438150"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="1574654548" name="Bildobjekt 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 6"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1771650" cy="438150"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+          <w:r w:rsidRPr="00F544ED">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:tab/>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4500" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="00F544ED" w:rsidR="00D75640" w:rsidP="00F544ED" w:rsidRDefault="00D16B34" w14:paraId="72E268F8" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00F544ED">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidRPr="00F544ED" w:rsidR="00D75640" w:rsidP="00F544ED" w:rsidRDefault="00D16B34" w14:paraId="72E1E64E" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00F544ED">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Gäller för: Region Halland hälso- och sjukvård </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidRPr="00F544ED" w:rsidR="00D75640" w:rsidP="00F544ED" w:rsidRDefault="00D75640" w14:paraId="2FC22883" w14:textId="59FB9061">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05FB0F15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7388784"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3360,216 +3696,238 @@
   </w:num>
   <w:num w:numId="9" w16cid:durableId="270820804">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="554585705">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="170488212">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1765029680">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="118686151">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1535267151">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1349483665">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Brinktell Susanne HS">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::Susanne.Brinktell@regionhalland.se::92b85efa-ba04-442c-8550-b9afdbdf17eb"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:revisionView w:markup="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003A2FF6"/>
     <w:rsid w:val="0001258A"/>
     <w:rsid w:val="00015BBE"/>
     <w:rsid w:val="00060751"/>
     <w:rsid w:val="00067782"/>
     <w:rsid w:val="00071C4D"/>
     <w:rsid w:val="00087B68"/>
     <w:rsid w:val="000920E5"/>
     <w:rsid w:val="000B0C89"/>
+    <w:rsid w:val="000D6EC8"/>
     <w:rsid w:val="000D6F1B"/>
     <w:rsid w:val="001434C8"/>
     <w:rsid w:val="00167844"/>
     <w:rsid w:val="0018206E"/>
     <w:rsid w:val="001B2BB2"/>
     <w:rsid w:val="001D3D28"/>
+    <w:rsid w:val="001D6693"/>
     <w:rsid w:val="00206065"/>
+    <w:rsid w:val="00213BF8"/>
     <w:rsid w:val="00225E0B"/>
     <w:rsid w:val="00246F62"/>
     <w:rsid w:val="00256277"/>
     <w:rsid w:val="00264524"/>
     <w:rsid w:val="00271080"/>
     <w:rsid w:val="00291AE0"/>
     <w:rsid w:val="002C0068"/>
     <w:rsid w:val="002D0241"/>
     <w:rsid w:val="002E0A96"/>
     <w:rsid w:val="00306A86"/>
     <w:rsid w:val="00332D94"/>
     <w:rsid w:val="00363F48"/>
+    <w:rsid w:val="00374440"/>
     <w:rsid w:val="00395A2A"/>
     <w:rsid w:val="003A2FF6"/>
     <w:rsid w:val="003A4ECA"/>
     <w:rsid w:val="003C5B41"/>
     <w:rsid w:val="003D2710"/>
     <w:rsid w:val="003E537C"/>
     <w:rsid w:val="00400514"/>
+    <w:rsid w:val="004025BA"/>
     <w:rsid w:val="00406C20"/>
     <w:rsid w:val="00407AC7"/>
     <w:rsid w:val="004625ED"/>
     <w:rsid w:val="00467DA5"/>
     <w:rsid w:val="00483C86"/>
     <w:rsid w:val="004A3801"/>
     <w:rsid w:val="004A4717"/>
     <w:rsid w:val="004B7D05"/>
     <w:rsid w:val="005140DE"/>
     <w:rsid w:val="005275FA"/>
     <w:rsid w:val="005A23BD"/>
     <w:rsid w:val="005D151B"/>
     <w:rsid w:val="005D1EE1"/>
     <w:rsid w:val="005D203C"/>
     <w:rsid w:val="005D556D"/>
     <w:rsid w:val="005D7908"/>
+    <w:rsid w:val="005F74DF"/>
     <w:rsid w:val="00614116"/>
     <w:rsid w:val="00633C84"/>
     <w:rsid w:val="00647E41"/>
     <w:rsid w:val="00651802"/>
     <w:rsid w:val="006534D8"/>
     <w:rsid w:val="00682CBF"/>
     <w:rsid w:val="00693B29"/>
     <w:rsid w:val="00696200"/>
     <w:rsid w:val="006A6211"/>
     <w:rsid w:val="006C4A08"/>
     <w:rsid w:val="006D58F3"/>
     <w:rsid w:val="006F28DF"/>
     <w:rsid w:val="00700869"/>
     <w:rsid w:val="00713D71"/>
     <w:rsid w:val="00725487"/>
     <w:rsid w:val="0074069B"/>
     <w:rsid w:val="0075659A"/>
     <w:rsid w:val="00775AC2"/>
     <w:rsid w:val="00792333"/>
     <w:rsid w:val="00792C08"/>
     <w:rsid w:val="00792C3A"/>
     <w:rsid w:val="00796FC3"/>
     <w:rsid w:val="007A02E0"/>
+    <w:rsid w:val="007E783A"/>
     <w:rsid w:val="007E7CF1"/>
     <w:rsid w:val="008160E0"/>
     <w:rsid w:val="008442C5"/>
     <w:rsid w:val="008520E1"/>
     <w:rsid w:val="0086669C"/>
     <w:rsid w:val="00870120"/>
     <w:rsid w:val="00870F7B"/>
+    <w:rsid w:val="008946E9"/>
     <w:rsid w:val="008B0B3E"/>
+    <w:rsid w:val="008B1A23"/>
     <w:rsid w:val="008B41BC"/>
     <w:rsid w:val="008B59F6"/>
     <w:rsid w:val="008E5301"/>
     <w:rsid w:val="008F1A4D"/>
+    <w:rsid w:val="008F4AB6"/>
     <w:rsid w:val="00903BFD"/>
     <w:rsid w:val="00910FDD"/>
     <w:rsid w:val="0091356C"/>
     <w:rsid w:val="00927034"/>
     <w:rsid w:val="00935632"/>
     <w:rsid w:val="00940ED2"/>
     <w:rsid w:val="00976C47"/>
     <w:rsid w:val="009806F9"/>
     <w:rsid w:val="009872EE"/>
     <w:rsid w:val="0099415A"/>
     <w:rsid w:val="009A39FF"/>
     <w:rsid w:val="009A73CE"/>
     <w:rsid w:val="009D5FFA"/>
     <w:rsid w:val="009E2CB5"/>
     <w:rsid w:val="009E61A3"/>
     <w:rsid w:val="009F76CD"/>
     <w:rsid w:val="00A33719"/>
     <w:rsid w:val="00A479E9"/>
     <w:rsid w:val="00A502C3"/>
     <w:rsid w:val="00A57F1E"/>
     <w:rsid w:val="00A72D18"/>
     <w:rsid w:val="00A82C54"/>
     <w:rsid w:val="00AA26E9"/>
     <w:rsid w:val="00AB0079"/>
     <w:rsid w:val="00AB14D2"/>
     <w:rsid w:val="00AB2F14"/>
     <w:rsid w:val="00AC0B43"/>
+    <w:rsid w:val="00AC6D36"/>
     <w:rsid w:val="00B2523E"/>
     <w:rsid w:val="00B36834"/>
     <w:rsid w:val="00B97D9B"/>
     <w:rsid w:val="00BB2B5C"/>
     <w:rsid w:val="00BC5752"/>
     <w:rsid w:val="00BD0566"/>
     <w:rsid w:val="00BD31C6"/>
     <w:rsid w:val="00BE62EF"/>
     <w:rsid w:val="00BE7B9E"/>
     <w:rsid w:val="00C00DD4"/>
     <w:rsid w:val="00C1580D"/>
     <w:rsid w:val="00C17F9A"/>
+    <w:rsid w:val="00C41695"/>
     <w:rsid w:val="00C43323"/>
     <w:rsid w:val="00C46A11"/>
     <w:rsid w:val="00CB3BB1"/>
     <w:rsid w:val="00CC1996"/>
+    <w:rsid w:val="00D16B34"/>
     <w:rsid w:val="00D454D6"/>
     <w:rsid w:val="00D477A7"/>
     <w:rsid w:val="00D51C01"/>
     <w:rsid w:val="00D67040"/>
     <w:rsid w:val="00D710F7"/>
+    <w:rsid w:val="00D75640"/>
     <w:rsid w:val="00DA6B1E"/>
     <w:rsid w:val="00DC02BE"/>
     <w:rsid w:val="00DD12E6"/>
     <w:rsid w:val="00DE3A2D"/>
     <w:rsid w:val="00E03E34"/>
     <w:rsid w:val="00E219F1"/>
     <w:rsid w:val="00E26026"/>
     <w:rsid w:val="00E455B0"/>
     <w:rsid w:val="00E549D6"/>
     <w:rsid w:val="00E70F61"/>
     <w:rsid w:val="00E71832"/>
     <w:rsid w:val="00E73484"/>
     <w:rsid w:val="00E928DB"/>
     <w:rsid w:val="00EA3323"/>
     <w:rsid w:val="00EA3891"/>
     <w:rsid w:val="00EB52AC"/>
     <w:rsid w:val="00ED23D2"/>
     <w:rsid w:val="00EF33FF"/>
     <w:rsid w:val="00EF4163"/>
     <w:rsid w:val="00F01D75"/>
     <w:rsid w:val="00F36C8D"/>
     <w:rsid w:val="00F4451F"/>
     <w:rsid w:val="00F53CB1"/>
     <w:rsid w:val="00F5565F"/>
     <w:rsid w:val="00F6052A"/>
@@ -3982,51 +4340,51 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E71832"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Liststycke"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Rubrik1Char1"/>
     <w:qFormat/>
     <w:rsid w:val="00A479E9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="26"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BD0566"/>
     <w:pPr>
       <w:keepNext/>
@@ -4054,171 +4412,168 @@
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="SidhuvudChar1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="SidfotChar1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00BD0566"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
       <w:ind w:left="1434" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
-    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00633C84"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BallongtextChar1"/>
     <w:rsid w:val="009F76CD"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
-    <w:link w:val="Ballongtext"/>
     <w:rsid w:val="009F76CD"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00647E41"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00647E41"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normalwebb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00647E41"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="RubrikChar1"/>
     <w:qFormat/>
     <w:rsid w:val="00E71832"/>
     <w:rPr>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
-    <w:link w:val="Rubrik"/>
     <w:rsid w:val="00E71832"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E71832"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs/>
@@ -4239,64 +4594,62 @@
       <w:ind w:left="260"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="008160E0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="4171"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:sz w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00A479E9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="26"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E219F1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Betoning">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00363F48"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Stark">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
@@ -4330,50 +4683,735 @@
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:rsid w:val="00363F48"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1418"/>
       </w:tabs>
       <w:ind w:left="1418"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00363F48"/>
     <w:rPr>
       <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F0F0F0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0065478F"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar1">
+    <w:name w:val="Sidfot Char1"/>
+    <w:link w:val="Sidfot"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00633C84"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar1">
+    <w:name w:val="Ballongtext Char1"/>
+    <w:link w:val="Ballongtext"/>
+    <w:rsid w:val="009F76CD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar1">
+    <w:name w:val="Rubrik Char1"/>
+    <w:link w:val="Rubrik"/>
+    <w:rsid w:val="00D96B8E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Listtabell4dekorfrg12">
+    <w:name w:val="Listtabell 4 – dekorfärg 12"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:next w:val="Listtabell4dekorfrg1"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="001234E6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="57" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="57" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="006966"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="006966"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006966"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="006966"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="006966"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B4DEE6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8F5F9"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listtabell4dekorfrg1">
+    <w:name w:val="List Table 4 Accent 1"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="001234E6"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char1">
+    <w:name w:val="Rubrik 1 Char1"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik1"/>
+    <w:rsid w:val="00D40BE0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="heading10">
+    <w:name w:val="heading 10"/>
+    <w:basedOn w:val="ListParagraph0"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A479E9"/>
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="heading20">
+    <w:name w:val="heading 20"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD0566"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="heading30">
+    <w:name w:val="heading 30"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DefaultParagraphFont0">
+    <w:name w:val="Default Paragraph Font0"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="NormalTable0">
+    <w:name w:val="Normal Table0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList0">
+    <w:name w:val="No List0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="header0">
+    <w:name w:val="header0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="footer0">
+    <w:name w:val="footer0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListParagraph0">
+    <w:name w:val="List Paragraph0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD0566"/>
+    <w:pPr>
+      <w:ind w:left="1434" w:hanging="357"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="footer0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00633C84"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BalloonText0">
+    <w:name w:val="Balloon Text0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:rsid w:val="009F76CD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText0"/>
+    <w:rsid w:val="009F76CD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid0">
+    <w:name w:val="Table Grid0"/>
+    <w:basedOn w:val="NormalTable0"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00647E41"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink0">
+    <w:name w:val="Hyperlink0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00647E41"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalWeb0">
+    <w:name w:val="Normal (Web)0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00647E41"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title0">
+    <w:name w:val="Title0"/>
+    <w:basedOn w:val="heading20"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E71832"/>
+    <w:rPr>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title0"/>
+    <w:rsid w:val="00E71832"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCHeading0">
+    <w:name w:val="TOC Heading0"/>
+    <w:basedOn w:val="heading10"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E71832"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b w:val="0"/>
+      <w:bCs/>
+      <w:color w:val="365F91"/>
+      <w:sz w:val="22"/>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="sv-SE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="toc20">
+    <w:name w:val="toc 20"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00332D94"/>
+    <w:pPr>
+      <w:ind w:left="260"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="toc10">
+    <w:name w:val="toc 10"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="008160E0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="4171"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
+      <w:sz w:val="20"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont0"/>
+    <w:link w:val="heading10"/>
+    <w:rsid w:val="00A479E9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont0"/>
+    <w:link w:val="header0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E219F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004A70B0"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar1">
+    <w:name w:val="Sidhuvud Char1"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E219F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsonormal">
+    <w:name w:val="x_msonormal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0088631F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="0065478F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="0065478F"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="Oformateradtabell1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:uiPriority w:val="41"/>
+    <w:rsid w:val="00D33C2F"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentReference1">
+    <w:name w:val="Comment Reference1"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC4263"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText1">
+    <w:name w:val="Comment Text1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC4263"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentSubject1">
+    <w:name w:val="Comment Subject1"/>
+    <w:basedOn w:val="CommentText1"/>
+    <w:next w:val="CommentText1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC4263"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentarerChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C365D9"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
+    <w:rsid w:val="00C365D9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C365D9"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C365D9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C365D9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E783A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="603000385">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="768433682">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -4535,58 +5573,58 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1988627007">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardgivare.regionhalland.se/app/plugins/region-halland-api-styrda-dokument/download/get_dokument.php?documentGUID=RH-16758" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E4BE0403B5584B8CBF2F9448A0462EC0"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F2D111EC-5F41-4462-B20A-DEE9FF2D023C}"/>
       </w:docPartPr>
@@ -4748,102 +5786,116 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DB5970"/>
+    <w:rsid w:val="000D6EC8"/>
+    <w:rsid w:val="00374440"/>
+    <w:rsid w:val="00435A20"/>
     <w:rsid w:val="007E7CF1"/>
     <w:rsid w:val="008442C5"/>
+    <w:rsid w:val="008F4AB6"/>
+    <w:rsid w:val="00A96DF7"/>
     <w:rsid w:val="00C46A11"/>
+    <w:rsid w:val="00D81494"/>
     <w:rsid w:val="00DB5970"/>
     <w:rsid w:val="00E16969"/>
     <w:rsid w:val="00FB213B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
@@ -5592,50 +6644,74 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <TaxCatchAll xmlns="f91eaa97-12b4-48ca-bb5d-730850bf2078" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="003a27f2-ed6f-4c82-8901-c5004401fa85">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100B1ABDAF1BF1BE44AB33DBB341B0E7B14" ma:contentTypeVersion="11" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="b60d7b050a472ffc46005ea61ab276b2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="003a27f2-ed6f-4c82-8901-c5004401fa85" xmlns:ns3="f91eaa97-12b4-48ca-bb5d-730850bf2078" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="deb9c4b581dd65b2131f62b3b50ac5bd" ns2:_="" ns3:_="">
     <xsd:import namespace="003a27f2-ed6f-4c82-8901-c5004401fa85"/>
     <xsd:import namespace="f91eaa97-12b4-48ca-bb5d-730850bf2078"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -5802,163 +6878,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBBA9214-D3C1-4866-B798-958F2E3E4F99}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD720D38-0625-4D1B-AE78-193D47B43A22}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73C6A869-F032-41F2-B112-37A19C979E2F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f91eaa97-12b4-48ca-bb5d-730850bf2078"/>
+    <ds:schemaRef ds:uri="003a27f2-ed6f-4c82-8901-c5004401fa85"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7AB8CA3A-2EE7-4AD3-B4F0-716CE268E768}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="003a27f2-ed6f-4c82-8901-c5004401fa85"/>
     <ds:schemaRef ds:uri="f91eaa97-12b4-48ca-bb5d-730850bf2078"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>151</Words>
-  <Characters>1137</Characters>
+  <Words>248</Words>
+  <Characters>1315</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Grunddokument</vt:lpstr>
       <vt:lpstr>Grunddokument</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1286</CharactersWithSpaces>
+  <CharactersWithSpaces>1560</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Olin Johanna RGS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FA6BD9E860AE0A47AA5756F65B6FD935</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="FSCD_DocumentType">
     <vt:lpwstr>12;#Grunddokument|973f6972-b506-4a97-9d05-3a162b9b0096</vt:lpwstr>