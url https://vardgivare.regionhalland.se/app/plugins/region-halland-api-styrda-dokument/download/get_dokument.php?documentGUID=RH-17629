--- v0 (2025-10-10)
+++ v1 (2026-11-05)
@@ -5,50 +5,56 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidRPr="00903BFD" w:rsidR="009D5FFA" w:rsidP="00EA3323" w:rsidRDefault="001779DA" w14:paraId="6CF1BC83" w14:textId="690B277A">
       <w:pPr>
         <w:pStyle w:val="Rubrik"/>
       </w:pPr>
       <w:r>
         <w:t>Behörigheter – Master Befolkningsregister</w:t>
       </w:r>
       <w:r w:rsidR="00193083">
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA3323" w:rsidP="00EA3323" w:rsidRDefault="00EA3323" w14:paraId="4577B710" w14:textId="77777777"/>
     <w:p w:rsidR="008160E0" w:rsidP="00EA3323" w:rsidRDefault="008160E0" w14:paraId="48F1C264" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
@@ -1069,66 +1075,66 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Standardanvändare + utökade sökningar, till exempel in- och utflyttningar, avlidna och nyfödda i Halland. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00C0726C" w:rsidR="00F60244" w:rsidP="00B07A3D" w:rsidRDefault="00F60244" w14:paraId="0B8BDA95" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="100"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F60244" w:rsidTr="00B07A3D" w14:paraId="0F94513D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F60244" w:rsidP="00B07A3D" w:rsidRDefault="00F60244" w14:paraId="2353E234" w14:textId="77777777">
+          <w:p w:rsidR="00F60244" w:rsidP="00B07A3D" w:rsidRDefault="00F60244" w14:paraId="2353E234" w14:textId="383B93F3">
             <w:pPr>
               <w:spacing w:before="100"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Kryss1"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1201,168 +1207,305 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="005F0D7D" w:rsidR="00F60244" w:rsidP="00B07A3D" w:rsidRDefault="00F60244" w14:paraId="62F5ED0F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="100"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00E512E2" w:rsidTr="00B07A3D" w14:paraId="3252C3B5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9212" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003611DE" w:rsidP="003611DE" w:rsidRDefault="003611DE" w14:paraId="3C282DC7" w14:textId="754D5774">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00296399">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Export till excel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+            <w:r w:rsidR="00296399">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003611DE" w:rsidP="003611DE" w:rsidRDefault="003611DE" w14:paraId="6C710EA5" w14:textId="7FCFF817">
+            <w:pPr>
+              <w:ind w:left="342"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00483A85">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(Tillåt Excel/avsiering)</w:t>
+            </w:r>
+            <w:r w:rsidR="00296399">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+            <w:r w:rsidRPr="00483A85">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F874A1" w:rsidP="00F874A1" w:rsidRDefault="00F874A1" w14:paraId="457AAB9C" w14:textId="2426BABE">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Åtkomst till reservnummer </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E512E2" w:rsidP="001C33CA" w:rsidRDefault="00F874A1" w14:paraId="12D5840E" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="342"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00483A85">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(Tillåt reservnummer)</w:t>
+            </w:r>
+            <w:r w:rsidR="001C33CA">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+            <w:r w:rsidRPr="00483A85">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001C33CA" w:rsidP="00D11476" w:rsidRDefault="001C33CA" w14:paraId="774878E4" w14:textId="3BB3CE8C">
+            <w:pPr>
+              <w:ind w:left="342"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="00C0726C" w:rsidR="00F60244" w:rsidP="00F60244" w:rsidRDefault="00F60244" w14:paraId="47FD3D25" w14:textId="77777777">
-      <w:pPr>
-[...89 lines deleted...]
-    <w:p w:rsidR="00E31180" w:rsidP="00F60244" w:rsidRDefault="00E31180" w14:paraId="1897950F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00B4398D" w:rsidR="00F60244" w:rsidP="00F60244" w:rsidRDefault="00F60244" w14:paraId="08489683" w14:textId="577758D4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4398D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Användaren har behov av att se listning inom Vårdval Halland:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidRPr="00B4398D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F60244" w:rsidP="00F60244" w:rsidRDefault="00F60244" w14:paraId="63C2CBDF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
@@ -2487,255 +2630,234 @@
               <w:left w:val="single" w:color="4F81BD" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="4F81BD" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="4F81BD" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="00206065" w:rsidR="00F60244" w:rsidP="00B07A3D" w:rsidRDefault="00F60244" w14:paraId="24B9EC14" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
             </w:pPr>
             <w:bookmarkStart w:name="_Toc338760458" w:id="7"/>
             <w:bookmarkStart w:name="_Toc338760522" w:id="8"/>
             <w:bookmarkStart w:name="_Toc338760588" w:id="9"/>
             <w:bookmarkStart w:name="_Toc338760604" w:id="10"/>
             <w:bookmarkStart w:name="_Toc369081855" w:id="11"/>
             <w:r w:rsidRPr="00206065">
               <w:t>Uppdaterat från föregående version</w:t>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
             <w:bookmarkEnd w:id="8"/>
             <w:bookmarkEnd w:id="9"/>
             <w:bookmarkEnd w:id="10"/>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
-          <w:p w:rsidR="00F60244" w:rsidP="00B07A3D" w:rsidRDefault="00F60244" w14:paraId="0BA28453" w14:textId="7F5C28B7">
-[...3 lines deleted...]
-            <w:r w:rsidR="009F1A83">
+          <w:p w:rsidR="00F60244" w:rsidP="00B07A3D" w:rsidRDefault="008566C9" w14:paraId="0BA28453" w14:textId="761BEF0F">
+            <w:r>
+              <w:t>Kompletterat med 2 tilläggsbehörigheter</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC43DC">
               <w:t/>
             </w:r>
+            <w:r>
+              <w:t/>
+            </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E37773" w:rsidR="00F60244" w:rsidP="00B07A3D" w:rsidRDefault="00F60244" w14:paraId="74BB1B72" w14:textId="77777777">
+          <w:p w:rsidRPr="00663E98" w:rsidR="00F60244" w:rsidP="00B07A3D" w:rsidRDefault="00F60244" w14:paraId="4918E690" w14:textId="77777777">
             <w:pPr>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:spacing w:val="10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w14:shadow w14:blurRad="63500" w14:dist="50800" w14:dir="13500000" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
                   <w14:srgbClr w14:val="000000">
                     <w14:alpha w14:val="50000"/>
                   </w14:srgbClr>
                 </w14:shadow>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text36"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:default w:val="|"/>
+                    <w:maxLength w:val="1"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:name="Text36" w:id="12"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:spacing w:val="10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w14:shadow w14:blurRad="63500" w14:dist="50800" w14:dir="13500000" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
                   <w14:srgbClr w14:val="000000">
                     <w14:alpha w14:val="50000"/>
                   </w14:srgbClr>
                 </w14:shadow>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...11 lines deleted...]
-            <w:bookmarkStart w:name="Text36" w:id="12"/>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:spacing w:val="10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w14:shadow w14:blurRad="63500" w14:dist="50800" w14:dir="13500000" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
                   <w14:srgbClr w14:val="000000">
                     <w14:alpha w14:val="50000"/>
                   </w14:srgbClr>
                 </w14:shadow>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:spacing w:val="10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w14:shadow w14:blurRad="63500" w14:dist="50800" w14:dir="13500000" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
                   <w14:srgbClr w14:val="000000">
                     <w14:alpha w14:val="50000"/>
                   </w14:srgbClr>
                 </w14:shadow>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
-            </w:r>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:spacing w:val="10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w14:shadow w14:blurRad="63500" w14:dist="50800" w14:dir="13500000" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
                   <w14:srgbClr w14:val="000000">
                     <w14:alpha w14:val="50000"/>
                   </w14:srgbClr>
                 </w14:shadow>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...3 lines deleted...]
-                <w:noProof/>
+              <w:t>|</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:spacing w:val="10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w14:shadow w14:blurRad="63500" w14:dist="50800" w14:dir="13500000" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
                   <w14:srgbClr w14:val="000000">
                     <w14:alpha w14:val="50000"/>
                   </w14:srgbClr>
                 </w14:shadow>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t>|</w:t>
-[...17 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00193083" w:rsidP="00EA3323" w:rsidRDefault="00193083" w14:paraId="40C03AE1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00193083" w:rsidSect="00193083">
-      <w:headerReference w:type="even" r:id="rId12"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1758" w:right="1418" w:bottom="1701" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
+      <w:headerReference w:type="even" r:id="R2978cbe1714d4666"/>
+      <w:headerReference w:type="default" r:id="R4fbbd7ccb0e54375"/>
+      <w:headerReference w:type="first" r:id="Rd17a37c908d542e2"/>
+      <w:footerReference w:type="even" r:id="R0c52e4db67ab4d52"/>
+      <w:footerReference w:type="default" r:id="R2c0f0779d68a45c5"/>
+      <w:footerReference w:type="first" r:id="R55192bbf40ba4456"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49CE2117" w14:textId="77777777" w:rsidR="00024EBB" w:rsidRDefault="00024EBB" w:rsidP="00332D94">
+    <w:p w14:paraId="6AB4211F" w14:textId="77777777" w:rsidR="00E4005A" w:rsidRDefault="00E4005A" w:rsidP="00332D94">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B1279A0" w14:textId="77777777" w:rsidR="00024EBB" w:rsidRDefault="00024EBB" w:rsidP="00332D94">
+    <w:p w14:paraId="718E63E0" w14:textId="77777777" w:rsidR="00E4005A" w:rsidRDefault="00E4005A" w:rsidP="00332D94">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3298,61 +3420,940 @@
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00256277" w:rsidRDefault="00256277" w14:paraId="4D06B481" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00AB2F14" w:rsidRDefault="00AB2F14" w14:paraId="4BD167EF" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00804211" w:rsidRDefault="00804211" w14:paraId="08403666" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="7080"/>
+      <w:gridCol w:w="1920"/>
+    </w:tblGrid>
+    <w:tr w:rsidRPr="004A6728" w:rsidR="004A6728" w:rsidTr="5CF36D0A" w14:paraId="6F546A7D" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7080" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="004A6728" w:rsidP="004A6728" w:rsidRDefault="004A6728" w14:paraId="7A1F1D7E" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Instruktion: Behörigheter - Master Befolkningsregister </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+        <w:p w:rsidRPr="004A6728" w:rsidR="004A6728" w:rsidP="004A6728" w:rsidRDefault="004A6728" w14:paraId="16BB540D" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>RH-17629 </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1920" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="004A6728" w:rsidP="5CF36D0A" w:rsidRDefault="5CF36D0A" w14:paraId="3779CD75" w14:textId="57B102DE">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:spacing w:line="259" w:lineRule="auto"/>
+          </w:pPr>
+          <w:r w:rsidRPr="5CF36D0A">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="sv"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Sida </w:t>
+          </w:r>
+          <w:r w:rsidR="004A6728">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="004A6728">
+            <w:instrText>PAGE</w:instrText>
+          </w:r>
+          <w:r w:rsidR="004A6728">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="006D23E0">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="004A6728">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:t xml:space="preserve"> av </w:t>
+          </w:r>
+          <w:r w:rsidR="004A6728">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="004A6728">
+            <w:instrText>NUMPAGES</w:instrText>
+          </w:r>
+          <w:r w:rsidR="004A6728">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="006D23E0">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="004A6728">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:p w:rsidRPr="004A6728" w:rsidR="004A6728" w:rsidP="6845E053" w:rsidRDefault="004A6728" w14:paraId="2B943224" w14:textId="559D83F7">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:spacing w:line="259" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="sv"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidRPr="004A6728" w:rsidR="004A6728" w:rsidTr="5CF36D0A" w14:paraId="37C15452" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7080" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="004A6728" w:rsidP="004A6728" w:rsidRDefault="004A6728" w14:paraId="14862E54" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Fastställd av: Applikationsägare, Fastställt: 2025-10-01 </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1920" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="004A6728" w:rsidP="004A6728" w:rsidRDefault="004A6728" w14:paraId="7AAC1C29" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidRPr="004A6728" w:rsidR="004A6728" w:rsidTr="5CF36D0A" w14:paraId="6248A596" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7080" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="004A6728" w:rsidP="004A6728" w:rsidRDefault="004A6728" w14:paraId="0ECC9859" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Huvudförfattare: Koinberg Karoline RK </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1920" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="004A6728" w:rsidP="004A6728" w:rsidRDefault="004A6728" w14:paraId="59FD378B" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidRPr="004A6728" w:rsidR="004A6728" w:rsidTr="5CF36D0A" w14:paraId="7ADE1023" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="285"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7080" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="004A6728" w:rsidP="004A6728" w:rsidRDefault="004A6728" w14:paraId="18056062" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Medförfattare:  </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1920" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="004A6728" w:rsidP="004A6728" w:rsidRDefault="004A6728" w14:paraId="214F50DE" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="00B115F1" w:rsidRDefault="00B115F1" w14:paraId="3D4C8F68" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="78D88E72" w:rsidP="78D88E72" w:rsidRDefault="78D88E72" w14:paraId="631F37A2" w14:textId="6610C700">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="7080"/>
+      <w:gridCol w:w="1920"/>
+    </w:tblGrid>
+    <w:tr w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidTr="42963C34" w14:paraId="6CEACE42" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7080" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:tcMar/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidP="0001601B" w:rsidRDefault="0001601B" w14:paraId="583A572C" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Instruktion: Behörigheter - Master Befolkningsregister </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+        <w:p w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidP="0001601B" w:rsidRDefault="0001601B" w14:paraId="512F0F12" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>RH-17629 </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1920" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:tcMar/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidP="42963C34" w:rsidRDefault="0001601B" w14:paraId="43F82EC6" w14:textId="6B6F9ABA">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+          </w:pPr>
+          <w:r w:rsidRPr="42963C34" w:rsidR="42963C34">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="sv"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Sida </w:t>
+          </w:r>
+          <w:r w:rsidRPr="42963C34">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">PAGE</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="42963C34" w:rsidR="42963C34">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="42963C34">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidR="42963C34">
+            <w:rPr/>
+            <w:t xml:space="preserve"> av </w:t>
+          </w:r>
+          <w:r w:rsidRPr="42963C34">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="42963C34" w:rsidR="42963C34">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="42963C34">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:p w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidP="6845E053" w:rsidRDefault="0001601B" w14:paraId="15620873" w14:textId="5FB07903">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="sv"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidTr="42963C34" w14:paraId="59C15F47" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7080" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:tcMar/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidP="0001601B" w:rsidRDefault="0001601B" w14:paraId="06F7B9CF" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Fastställd av: Applikationsägare, Fastställt: 2025-10-01 </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1920" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:tcMar/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidP="0001601B" w:rsidRDefault="0001601B" w14:paraId="689FE92D" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidTr="42963C34" w14:paraId="19F379CD" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7080" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:tcMar/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidP="0001601B" w:rsidRDefault="0001601B" w14:paraId="6A711144" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Huvudförfattare: Koinberg Karoline RK </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1920" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:tcMar/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidP="0001601B" w:rsidRDefault="0001601B" w14:paraId="0EB03BD1" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidTr="42963C34" w14:paraId="3D3A8836" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="285"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7080" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:tcMar/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidP="0001601B" w:rsidRDefault="0001601B" w14:paraId="2C945BC8" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Medförfattare:  </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1920" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:tcMar/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="004A6728" w:rsidR="0001601B" w:rsidP="0001601B" w:rsidRDefault="0001601B" w14:paraId="5291C4DF" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A6728">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidRPr="0001601B" w:rsidR="00F7791A" w:rsidP="0001601B" w:rsidRDefault="00F7791A" w14:paraId="2E4ECF54" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1159DE9D" w14:textId="77777777" w:rsidR="00024EBB" w:rsidRDefault="00024EBB" w:rsidP="00332D94">
+    <w:p w14:paraId="3C101D52" w14:textId="77777777" w:rsidR="00E4005A" w:rsidRDefault="00E4005A" w:rsidP="00332D94">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7212F67E" w14:textId="77777777" w:rsidR="00024EBB" w:rsidRDefault="00024EBB" w:rsidP="00332D94">
+    <w:p w14:paraId="5C2D0337" w14:textId="77777777" w:rsidR="00E4005A" w:rsidRDefault="00E4005A" w:rsidP="00332D94">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblW w:w="9016" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
       </w:tblCellMar>
@@ -3573,50 +4574,478 @@
             </w:rPr>
             <w:t>Region Halland</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidRPr="001A33D0" w:rsidR="00A82C54" w:rsidP="001A33D0" w:rsidRDefault="00A82C54" w14:paraId="4666B331" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00AB2F14" w:rsidRDefault="00AB2F14" w14:paraId="2FC20B86" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00804211" w:rsidRDefault="00804211" w14:paraId="3255670C" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="78D88E72" w:rsidP="78D88E72" w:rsidRDefault="78D88E72" w14:paraId="5941A605" w14:textId="0B331A87">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="78D88E72" w:rsidP="78D88E72" w:rsidRDefault="78D88E72" w14:paraId="586B192A" w14:textId="3CFC6A8D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00D7240D" w:rsidP="00D7240D" w:rsidRDefault="00D7240D" w14:paraId="72753E35" w14:textId="2FAD54AB"/>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9000" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4500"/>
+      <w:gridCol w:w="4500"/>
+    </w:tblGrid>
+    <w:tr w:rsidRPr="00185CD2" w:rsidR="00B15D43" w:rsidTr="142782D6" w14:paraId="111BB7FC" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="840"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4500" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:tcMar/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="00185CD2" w:rsidR="00B15D43" w:rsidP="00B15D43" w:rsidRDefault="00700E5A" w14:paraId="7240BAB5" w14:textId="2CF4180A">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+          </w:pPr>
+          <w:r w:rsidR="142782D6">
+            <w:drawing>
+              <wp:inline wp14:anchorId="33784E1C" wp14:editId="437EB266">
+                <wp:extent cx="1749843" cy="373300"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="1316312342" name="drawing"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="1316312342" name="Picture 1316312342"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1151736860">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm rot="0">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1749843" cy="373300"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="142782D6" w:rsidR="142782D6">
+            <w:rPr>
+              <w:rStyle w:val="eop"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4500" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:tcMar/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidR="00B15D43" w:rsidP="00B15D43" w:rsidRDefault="00B15D43" w14:paraId="265C2747" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="paragraph"/>
+            <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+            <w:jc w:val="right"/>
+            <w:textAlignment w:val="baseline"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="eop"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidRPr="00185CD2" w:rsidR="00B15D43" w:rsidP="00B15D43" w:rsidRDefault="00B15D43" w14:paraId="316BD6C9" w14:textId="385B84F8">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="normaltextrun"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Gäller för: Region Halland</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="normaltextrun"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="normaltextrun"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="eop"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidRPr="001A33D0" w:rsidR="00FC433E" w:rsidP="00C26A95" w:rsidRDefault="00FC433E" w14:paraId="1601A7BD" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00F36E1B" w:rsidR="00F544ED" w:rsidP="00F544ED" w:rsidRDefault="00F544ED" w14:paraId="587E4966" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00F36E1B">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:t>OBS! Utskriven version kan vara inaktuell. </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F36E1B">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:t> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidRPr="00F36E1B" w:rsidR="00F544ED" w:rsidP="00F544ED" w:rsidRDefault="00F544ED" w14:paraId="7FD2B8E6" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00F36E1B">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:t>Senaste versionen hittar du via intranätet under "styrande dokument" eller vårdgivarwebben. </w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidRPr="00F544ED" w:rsidR="00F544ED" w:rsidP="00F544ED" w:rsidRDefault="00F544ED" w14:paraId="520C5081" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="24874C05" w:rsidR="24874C05">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      </w:rPr>
+      <w:t> </w:t>
+    </w:r>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9000" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4500"/>
+      <w:gridCol w:w="4500"/>
+    </w:tblGrid>
+    <w:tr w:rsidRPr="00185CD2" w:rsidR="00185CD2" w:rsidTr="142782D6" w14:paraId="78D7BF8D" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="840"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4500" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:tcMar/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="00185CD2" w:rsidR="00185CD2" w:rsidP="00185CD2" w:rsidRDefault="00185CD2" w14:paraId="42DC0632" w14:textId="63414354">
+          <w:pPr>
+            <w:pStyle w:val="Normal1"/>
+            <w:textAlignment w:val="baseline"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidR="142782D6">
+            <w:drawing>
+              <wp:inline wp14:anchorId="2BFF4168" wp14:editId="1DFAAD48">
+                <wp:extent cx="1724025" cy="367792"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="200352883" name="drawing"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="200352883" name="Picture 200352883"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1777280549">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm rot="0">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1724025" cy="367792"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="142782D6">
+            <w:rPr/>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4500" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:tcMar/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w:rsidRPr="00185CD2" w:rsidR="00185CD2" w:rsidP="00185CD2" w:rsidRDefault="00185CD2" w14:paraId="0DE67393" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Normal1"/>
+            <w:jc w:val="right"/>
+            <w:textAlignment w:val="baseline"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00185CD2">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidRPr="00185CD2" w:rsidR="00185CD2" w:rsidP="00185CD2" w:rsidRDefault="00185CD2" w14:paraId="5CEC85D9" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Normal1"/>
+            <w:jc w:val="right"/>
+            <w:textAlignment w:val="baseline"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00185CD2">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Gäller för: Region Halland </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00185CD2">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00185CD2">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidRPr="00F544ED" w:rsidR="00FC433E" w:rsidP="00F544ED" w:rsidRDefault="00FC433E" w14:paraId="2FC22883" w14:textId="59FB9061">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="096815C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2FA6635A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4403,353 +5832,366 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1317415174">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1608537834">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="852963810">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="270820804">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="554585705">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="170488212">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="172"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003A2FF6"/>
     <w:rsid w:val="00015BBE"/>
     <w:rsid w:val="00024EBB"/>
     <w:rsid w:val="00052D99"/>
     <w:rsid w:val="00060751"/>
     <w:rsid w:val="00071C4D"/>
     <w:rsid w:val="00087B68"/>
     <w:rsid w:val="000920E5"/>
     <w:rsid w:val="000A77FE"/>
     <w:rsid w:val="000B0C89"/>
     <w:rsid w:val="000D6F1B"/>
     <w:rsid w:val="0010056A"/>
     <w:rsid w:val="00106E15"/>
     <w:rsid w:val="00143C63"/>
     <w:rsid w:val="00167844"/>
     <w:rsid w:val="001779DA"/>
     <w:rsid w:val="0018206E"/>
     <w:rsid w:val="001827F7"/>
     <w:rsid w:val="00193083"/>
     <w:rsid w:val="001A33D0"/>
+    <w:rsid w:val="001C33CA"/>
     <w:rsid w:val="00206065"/>
     <w:rsid w:val="00225E0B"/>
     <w:rsid w:val="002330C0"/>
     <w:rsid w:val="00246F62"/>
     <w:rsid w:val="00256277"/>
     <w:rsid w:val="00271080"/>
+    <w:rsid w:val="00296399"/>
     <w:rsid w:val="002C0068"/>
     <w:rsid w:val="002D0241"/>
     <w:rsid w:val="002E0A96"/>
     <w:rsid w:val="00306A86"/>
     <w:rsid w:val="00332D94"/>
+    <w:rsid w:val="003611DE"/>
     <w:rsid w:val="003A2FF6"/>
     <w:rsid w:val="003C5B41"/>
     <w:rsid w:val="003D2710"/>
     <w:rsid w:val="003E537C"/>
     <w:rsid w:val="00400514"/>
     <w:rsid w:val="00406C20"/>
     <w:rsid w:val="00407AC7"/>
     <w:rsid w:val="00421FED"/>
     <w:rsid w:val="004625ED"/>
     <w:rsid w:val="00467DA5"/>
     <w:rsid w:val="00483C86"/>
     <w:rsid w:val="004A3801"/>
     <w:rsid w:val="004A4717"/>
     <w:rsid w:val="004B7D05"/>
     <w:rsid w:val="004C0BC6"/>
     <w:rsid w:val="004D4B4E"/>
     <w:rsid w:val="005140DE"/>
     <w:rsid w:val="005275FA"/>
     <w:rsid w:val="005A23BD"/>
     <w:rsid w:val="005D151B"/>
     <w:rsid w:val="005D7908"/>
+    <w:rsid w:val="005F3416"/>
     <w:rsid w:val="00614116"/>
     <w:rsid w:val="00633C84"/>
     <w:rsid w:val="00647E41"/>
     <w:rsid w:val="00651802"/>
     <w:rsid w:val="006534D8"/>
     <w:rsid w:val="0065478F"/>
     <w:rsid w:val="00693B29"/>
     <w:rsid w:val="00696200"/>
     <w:rsid w:val="006A6211"/>
     <w:rsid w:val="006C4A08"/>
     <w:rsid w:val="006D58F3"/>
     <w:rsid w:val="006F28DF"/>
     <w:rsid w:val="00713D71"/>
     <w:rsid w:val="0074069B"/>
     <w:rsid w:val="0075659A"/>
+    <w:rsid w:val="00777B41"/>
     <w:rsid w:val="00792333"/>
     <w:rsid w:val="00792C08"/>
     <w:rsid w:val="00796FC3"/>
     <w:rsid w:val="007A02E0"/>
     <w:rsid w:val="008160E0"/>
     <w:rsid w:val="008520E1"/>
+    <w:rsid w:val="008566C9"/>
     <w:rsid w:val="0086669C"/>
     <w:rsid w:val="00870F7B"/>
+    <w:rsid w:val="00875DE1"/>
     <w:rsid w:val="008B0B3E"/>
     <w:rsid w:val="008B41BC"/>
     <w:rsid w:val="008B59F6"/>
     <w:rsid w:val="008F1A4D"/>
     <w:rsid w:val="00903BFD"/>
     <w:rsid w:val="00910FDD"/>
     <w:rsid w:val="0091356C"/>
     <w:rsid w:val="00935632"/>
     <w:rsid w:val="00940ED2"/>
     <w:rsid w:val="00976C47"/>
     <w:rsid w:val="009806F9"/>
     <w:rsid w:val="009872EE"/>
     <w:rsid w:val="0099415A"/>
     <w:rsid w:val="009A39FF"/>
     <w:rsid w:val="009D5FFA"/>
     <w:rsid w:val="009E2CB5"/>
     <w:rsid w:val="009F1A83"/>
     <w:rsid w:val="009F76CD"/>
     <w:rsid w:val="00A33719"/>
     <w:rsid w:val="00A479E9"/>
     <w:rsid w:val="00A502C3"/>
     <w:rsid w:val="00A72D18"/>
     <w:rsid w:val="00A82C54"/>
     <w:rsid w:val="00AA26E9"/>
     <w:rsid w:val="00AB0079"/>
     <w:rsid w:val="00AB14D2"/>
     <w:rsid w:val="00AB2F14"/>
     <w:rsid w:val="00B2523E"/>
     <w:rsid w:val="00B36834"/>
     <w:rsid w:val="00B97D9B"/>
     <w:rsid w:val="00BB2B5C"/>
     <w:rsid w:val="00BD0566"/>
     <w:rsid w:val="00BD31C6"/>
     <w:rsid w:val="00C00DD4"/>
     <w:rsid w:val="00C1580D"/>
     <w:rsid w:val="00C17F9A"/>
     <w:rsid w:val="00C43323"/>
     <w:rsid w:val="00CB3BB1"/>
+    <w:rsid w:val="00CC43DC"/>
+    <w:rsid w:val="00D11476"/>
     <w:rsid w:val="00D454D6"/>
     <w:rsid w:val="00D477A7"/>
     <w:rsid w:val="00D67040"/>
     <w:rsid w:val="00D710F7"/>
     <w:rsid w:val="00DC02BE"/>
     <w:rsid w:val="00DD12E6"/>
     <w:rsid w:val="00DE3A2D"/>
     <w:rsid w:val="00DF0F12"/>
     <w:rsid w:val="00E03E34"/>
     <w:rsid w:val="00E219F1"/>
     <w:rsid w:val="00E26026"/>
     <w:rsid w:val="00E31180"/>
+    <w:rsid w:val="00E4005A"/>
+    <w:rsid w:val="00E512E2"/>
     <w:rsid w:val="00E549D6"/>
     <w:rsid w:val="00E71832"/>
     <w:rsid w:val="00E73484"/>
     <w:rsid w:val="00E928DB"/>
     <w:rsid w:val="00EA3323"/>
     <w:rsid w:val="00EA3891"/>
     <w:rsid w:val="00EB52AC"/>
     <w:rsid w:val="00ED23D2"/>
     <w:rsid w:val="00EF33FF"/>
     <w:rsid w:val="00F01D75"/>
+    <w:rsid w:val="00F36692"/>
     <w:rsid w:val="00F44ACD"/>
     <w:rsid w:val="00F5565F"/>
     <w:rsid w:val="00F60244"/>
     <w:rsid w:val="00F6052A"/>
+    <w:rsid w:val="00F874A1"/>
     <w:rsid w:val="00FA3EBF"/>
     <w:rsid w:val="00FC382C"/>
     <w:rsid w:val="00FE4EA4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6CF1BC80"/>
   <w15:docId w15:val="{01C61C5C-79EA-4F23-A52B-331EE7271C02}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4766,73 +6208,73 @@
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4875,52 +6317,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4981,57 +6423,57 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E71832"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Liststycke"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00A479E9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -5043,199 +6485,199 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BD0566"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00BD0566"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
       <w:ind w:left="1434" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00633C84"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:rsid w:val="009F76CD"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:link w:val="Ballongtext"/>
     <w:rsid w:val="009F76CD"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00647E41"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00647E41"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normalwebb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00647E41"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="00E71832"/>
     <w:rPr>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:rsid w:val="00E71832"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E71832"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -5255,117 +6697,1049 @@
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00332D94"/>
     <w:pPr>
       <w:ind w:left="260"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="008160E0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="4171"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:sz w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00A479E9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="26"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E219F1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065478F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="0065478F"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="0065478F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F60244"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar1">
+  <w:style w:type="character" w:styleId="RubrikChar1" w:customStyle="1">
     <w:name w:val="Rubrik Char1"/>
     <w:rsid w:val="00F60244"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A479E9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD0566"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD0566"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="25"/>
+      </w:numPr>
+      <w:ind w:left="1434" w:hanging="357"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FooterChar1" w:customStyle="1">
+    <w:name w:val="Footer Char1"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00633C84"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar1"/>
+    <w:rsid w:val="009F76CD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BalloonTextChar1" w:customStyle="1">
+    <w:name w:val="Balloon Text Char1"/>
+    <w:link w:val="BalloonText"/>
+    <w:rsid w:val="009F76CD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00647E41"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00647E41"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00647E41"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E71832"/>
+    <w:rPr>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TitleChar1" w:customStyle="1">
+    <w:name w:val="Title Char1"/>
+    <w:link w:val="Title"/>
+    <w:rsid w:val="00D96B8E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E71832"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b w:val="0"/>
+      <w:bCs/>
+      <w:color w:val="365F91"/>
+      <w:sz w:val="22"/>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="sv-SE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00332D94"/>
+    <w:pPr>
+      <w:ind w:left="260"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="008160E0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="4171"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
+      <w:sz w:val="20"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listtabell4dekorfrg12" w:customStyle="1">
+    <w:name w:val="Listtabell 4 – dekorfärg 12"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="ListTable4-Accent1"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="001234E6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="SimSun"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="57" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="57" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="006966" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="006966" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="006966" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="006966" w:sz="4" w:space="0"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="006966"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B4DEE6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8F5F9"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable4-Accent1">
+    <w:name w:val="List Table 4 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="001234E6"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0065478F"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading1Char1" w:customStyle="1">
+    <w:name w:val="Heading 1 Char1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:rsid w:val="00D40BE0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="heading10" w:customStyle="1">
+    <w:name w:val="heading 10"/>
+    <w:basedOn w:val="ListParagraph0"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A479E9"/>
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="heading20" w:customStyle="1">
+    <w:name w:val="heading 20"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD0566"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="heading30" w:customStyle="1">
+    <w:name w:val="heading 30"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont0" w:customStyle="1">
+    <w:name w:val="Default Paragraph Font0"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable0" w:customStyle="1">
+    <w:name w:val="Normal Table0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList0" w:customStyle="1">
+    <w:name w:val="No List0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="header0" w:customStyle="1">
+    <w:name w:val="header0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="footer0" w:customStyle="1">
+    <w:name w:val="footer0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph0" w:customStyle="1">
+    <w:name w:val="List Paragraph0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD0566"/>
+    <w:pPr>
+      <w:ind w:left="1434" w:hanging="357"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="footer0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00633C84"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText0" w:customStyle="1">
+    <w:name w:val="Balloon Text0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:rsid w:val="009F76CD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText0"/>
+    <w:rsid w:val="009F76CD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid0" w:customStyle="1">
+    <w:name w:val="Table Grid0"/>
+    <w:basedOn w:val="NormalTable0"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00647E41"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink0" w:customStyle="1">
+    <w:name w:val="Hyperlink0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00647E41"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb0" w:customStyle="1">
+    <w:name w:val="Normal (Web)0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00647E41"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title0" w:customStyle="1">
+    <w:name w:val="Title0"/>
+    <w:basedOn w:val="heading20"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E71832"/>
+    <w:rPr>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title0"/>
+    <w:rsid w:val="00E71832"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading0" w:customStyle="1">
+    <w:name w:val="TOC Heading0"/>
+    <w:basedOn w:val="heading10"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E71832"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b w:val="0"/>
+      <w:bCs/>
+      <w:color w:val="365F91"/>
+      <w:sz w:val="22"/>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="sv-SE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="toc20" w:customStyle="1">
+    <w:name w:val="toc 20"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00332D94"/>
+    <w:pPr>
+      <w:ind w:left="260"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="toc10" w:customStyle="1">
+    <w:name w:val="toc 10"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="008160E0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="4171"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
+      <w:sz w:val="20"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont0"/>
+    <w:link w:val="heading10"/>
+    <w:rsid w:val="00A479E9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont0"/>
+    <w:link w:val="header0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E219F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004A70B0"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HeaderChar1" w:customStyle="1">
+    <w:name w:val="Header Char1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E219F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="xmsonormal" w:customStyle="1">
+    <w:name w:val="x_msonormal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0088631F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="41"/>
+    <w:rsid w:val="00D33C2F"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference1" w:customStyle="1">
+    <w:name w:val="Comment Reference1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC4263"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText1" w:customStyle="1">
+    <w:name w:val="Comment Text1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC4263"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject1" w:customStyle="1">
+    <w:name w:val="Comment Subject1"/>
+    <w:basedOn w:val="CommentText1"/>
+    <w:next w:val="CommentText1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC4263"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00185CD2"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="wacimagecontainer" w:customStyle="1">
+    <w:name w:val="wacimagecontainer"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00185CD2"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="tabchar" w:customStyle="1">
+    <w:name w:val="tabchar"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00185CD2"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="scxw80128231" w:customStyle="1">
+    <w:name w:val="scxw80128231"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="004A6728"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="Comment Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006D23E0"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="006D23E0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="Comment Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006D23E0"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="Comment Subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006D23E0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D23E0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal1" w:default="false" w:customStyle="true">
+    <w:name w:val="Normal1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D96B8E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="540704349">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="833645187">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
@@ -5539,60 +7913,65 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1988627007">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vardvalsservice@regionhalland.se" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vardvalsservice@regionhalland.se" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header4.xml" Id="R2978cbe1714d4666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header5.xml" Id="R4fbbd7ccb0e54375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header6.xml" Id="Rd17a37c908d542e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer4.xml" Id="R0c52e4db67ab4d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer5.xml" Id="R2c0f0779d68a45c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer6.xml" Id="R55192bbf40ba4456" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="rId1151736860" /></Relationships>
+</file>
+
+<file path=word/_rels/header6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="rId1777280549" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6125,101 +8504,95 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBBA9214-D3C1-4866-B798-958F2E3E4F99}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD720D38-0625-4D1B-AE78-193D47B43A22}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73C6A869-F032-41F2-B112-37A19C979E2F}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f91eaa97-12b4-48ca-bb5d-730850bf2078"/>
     <ds:schemaRef ds:uri="003a27f2-ed6f-4c82-8901-c5004401fa85"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="f91eaa97-12b4-48ca-bb5d-730850bf2078"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>388</Words>
-  <Characters>2057</Characters>
+  <Words>317</Words>
+  <Characters>2241</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>124</Lines>
+  <Paragraphs>65</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Grunddokument</vt:lpstr>
       <vt:lpstr>Grunddokument</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2441</CharactersWithSpaces>
+  <CharactersWithSpaces>2493</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Olin Johanna RGS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FA6BD9E860AE0A47AA5756F65B6FD935</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="FSCD_DocumentType">
     <vt:lpwstr>12;#Grunddokument|973f6972-b506-4a97-9d05-3a162b9b0096</vt:lpwstr>