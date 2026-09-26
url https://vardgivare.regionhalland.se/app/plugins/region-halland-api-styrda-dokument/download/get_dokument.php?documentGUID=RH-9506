--- v0 (2025-10-07)
+++ v1 (2026-09-26)
@@ -26148,101 +26148,101 @@
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00D80BA3" w14:paraId="049BA934" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="00730DA5" w:rsidR="00784B15" w:rsidRDefault="000B27A8" w14:paraId="587C5A37" w14:textId="770834EF">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="37904626">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>Fastställd av: Regional Säkerhetsansvarig, Publicerad: 2023-01-25</w:t>
+            <w:t>Fastställd av: Regional Säkerhetschef, Publicerad: 2023-01-25</w:t>
           </w:r>
           <w:r w:rsidRPr="002C73BB">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
           <w:r w:rsidRPr="37904626">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="00CE3B56" w:rsidR="00784B15" w:rsidRDefault="00784B15" w14:paraId="359DDFB3" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00D80BA3" w14:paraId="450F38E4" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="37904626" w:rsidR="00784B15" w:rsidRDefault="000B27A8" w14:paraId="62B6D4D4" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">Huvudförfattare: Stern Frida RK</w:t>
+            <w:t xml:space="preserve">Huvudförfattare: Åblad Lovisa RK</w:t>
           </w:r>
           <w:r w:rsidRPr="001E66B2">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="00CE3B56" w:rsidR="00784B15" w:rsidRDefault="00784B15" w14:paraId="1B0FB7E9" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
@@ -26379,101 +26379,101 @@
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00D80BA3" w14:paraId="01EED0C1" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="00730DA5" w:rsidR="00784B15" w:rsidRDefault="000B27A8" w14:paraId="4CE66246" w14:textId="05F0BAC6">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="37904626">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>Fastställd av: Regional Säkerhetsansvarig, Publicerad: 2023-01-25</w:t>
+            <w:t>Fastställd av: Regional Säkerhetschef, Publicerad: 2023-01-25</w:t>
           </w:r>
           <w:r w:rsidRPr="002C73BB">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
           <w:r w:rsidRPr="37904626">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="00CE3B56" w:rsidR="00784B15" w:rsidRDefault="00784B15" w14:paraId="3D5506B3" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00D80BA3" w14:paraId="0A90BD92" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="37904626" w:rsidR="00784B15" w:rsidRDefault="000B27A8" w14:paraId="41CB39C8" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">Huvudförfattare: Stern Frida RK</w:t>
+            <w:t xml:space="preserve">Huvudförfattare: Åblad Lovisa RK</w:t>
           </w:r>
           <w:r w:rsidRPr="001E66B2">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="00CE3B56" w:rsidR="00784B15" w:rsidRDefault="00784B15" w14:paraId="2C7473F1" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>