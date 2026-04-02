--- v0 (2025-11-06)
+++ v1 (2026-04-02)
@@ -5,117 +5,118 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidR="009D5FFA" w:rsidP="000C740E" w:rsidRDefault="00295A7F" w14:paraId="544AE333" w14:textId="20F02E2A">
       <w:r w:rsidRPr="00295A7F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Journalkopia - Begäran om (avliden patient)</w:t>
       </w:r>
       <w:r w:rsidR="005254FA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidRPr="00295A7F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r w:rsidR="005254FA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidRPr="00295A7F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00295A7F" w:rsidP="00332D94" w:rsidRDefault="002D2080" w14:paraId="57FB0E3E" w14:textId="54CACCC4">
       <w:r>
         <w:t xml:space="preserve">Bilaga till rutin: </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId12">
         <w:r w:rsidRPr="002250BC">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:i/>
           </w:rPr>
           <w:t>Journalutlämn</w:t>
         </w:r>
         <w:r w:rsidRPr="002250BC" w:rsidR="00B42FFF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:i/>
           </w:rPr>
           <w:t>ande</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="002D2080" w:rsidP="00295A7F" w:rsidRDefault="002D2080" w14:paraId="5CAAA001" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00A77598" w:rsidR="00295A7F" w:rsidP="00295A7F" w:rsidRDefault="00295A7F" w14:paraId="555E3DE2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77598">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Begäran skannas till e-arkivet</w:t>
       </w:r>
     </w:p>
@@ -127,359 +128,361 @@
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3070"/>
         <w:gridCol w:w="1149"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="646"/>
         <w:gridCol w:w="3071"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="00295A7F" w:rsidR="00295A7F" w:rsidTr="00295A7F" w14:paraId="3046C0F3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="624" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5495" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidRPr="00295A7F" w:rsidR="00295A7F" w:rsidP="002D3283" w:rsidRDefault="00295A7F" w14:paraId="1B78ED62" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00295A7F">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Namn (avliden) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3717" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidRPr="00295A7F" w:rsidR="00295A7F" w:rsidP="002D3283" w:rsidRDefault="00295A7F" w14:paraId="093779C2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00295A7F">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Personnr/samordningsnr</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00295A7F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00295A7F" w:rsidR="00295A7F" w:rsidTr="00295A7F" w14:paraId="18929297" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="624" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5495" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidRPr="00295A7F" w:rsidR="00295A7F" w:rsidP="002D3283" w:rsidRDefault="00295A7F" w14:paraId="2564E9F8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00295A7F">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Namn anhörig*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3717" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidRPr="00295A7F" w:rsidR="00295A7F" w:rsidP="002D3283" w:rsidRDefault="00295A7F" w14:paraId="2B7091B5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00295A7F">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Personnr/samordningsnr</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00295A7F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00295A7F" w:rsidR="00295A7F" w:rsidTr="00295A7F" w14:paraId="61E1966E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="624" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidRPr="00295A7F" w:rsidR="00295A7F" w:rsidP="002D3283" w:rsidRDefault="00295A7F" w14:paraId="4A0E696C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00295A7F">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Adress</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4568" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidRPr="00295A7F" w:rsidR="00295A7F" w:rsidP="002D3283" w:rsidRDefault="00295A7F" w14:paraId="25EF216A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00295A7F">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Postadress</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00295A7F" w:rsidR="00295A7F" w:rsidTr="00295A7F" w14:paraId="7A076567" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="624" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidRPr="00295A7F" w:rsidR="00295A7F" w:rsidP="002D3283" w:rsidRDefault="00295A7F" w14:paraId="2654D946" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00295A7F">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Telefon bostad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidRPr="00295A7F" w:rsidR="00295A7F" w:rsidP="002D3283" w:rsidRDefault="00295A7F" w14:paraId="202007B5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00295A7F">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Telefon arbete        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidRPr="00295A7F" w:rsidR="00295A7F" w:rsidP="002D3283" w:rsidRDefault="00295A7F" w14:paraId="07D463DA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00295A7F">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Mobil</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00295A7F" w:rsidR="00295A7F" w:rsidTr="00295A7F" w14:paraId="549E128A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="624" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidRPr="00295A7F" w:rsidR="00295A7F" w:rsidP="002D3283" w:rsidRDefault="00295A7F" w14:paraId="08CA1E00" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00295A7F">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Vårdenhet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4993" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidRPr="00295A7F" w:rsidR="00295A7F" w:rsidP="002D3283" w:rsidRDefault="00295A7F" w14:paraId="4CEDA9F6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00295A7F">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Vårdtid/besök fr o m – t o m</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00295A7F" w:rsidR="00295A7F" w:rsidTr="00295A7F" w14:paraId="75F14723" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="624" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidRPr="00295A7F" w:rsidR="00295A7F" w:rsidP="002D3283" w:rsidRDefault="00295A7F" w14:paraId="4F3A1F9C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00295A7F">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Vilka journalkopior önskas</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00295A7F" w:rsidR="00295A7F" w:rsidP="002D3283" w:rsidRDefault="00295A7F" w14:paraId="03DB7798" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRPr="00295A7F" w:rsidR="00295A7F" w:rsidP="002D3283" w:rsidRDefault="00295A7F" w14:paraId="1587C67B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4993" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidRPr="00295A7F" w:rsidR="00295A7F" w:rsidP="002D3283" w:rsidRDefault="00295A7F" w14:paraId="14D6225F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00295A7F" w:rsidR="00295A7F" w:rsidTr="00295A7F" w14:paraId="7FE46DD5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="624" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="00295A7F" w:rsidR="00295A7F" w:rsidP="00295A7F" w:rsidRDefault="00295A7F" w14:paraId="4443057F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00295A7F">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00295A7F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00295A7F">
               <w:rPr>
@@ -532,51 +535,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00295A7F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00295A7F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   *</w:t>
       </w:r>
       <w:r w:rsidR="00685EA5">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId13">
         <w:r w:rsidRPr="00685EA5" w:rsidR="00685EA5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Dödsfallsintyg och släktutredning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00685EA5">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00295A7F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">från Skatteverket bifogas. Ring 0771-567 567 och säg</w:t>
       </w:r>
       <w:r w:rsidR="00685EA5">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidRPr="00295A7F">
         <w:rPr>
@@ -605,97 +608,82 @@
       <w:r w:rsidRPr="00B94ACD" w:rsidR="00B94ACD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B94ACD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidRPr="00B94ACD" w:rsidR="00B94ACD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>"beställa dödsfallsintyg" i talsvaret så kommer du till rätt handläggare på Skatteverket.</w:t>
       </w:r>
       <w:r w:rsidR="00B94ACD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00295A7F" w:rsidP="00295A7F" w:rsidRDefault="00295A7F" w14:paraId="07DB51DC" w14:textId="77777777">
-[...5 lines deleted...]
-    </w:p>
     <w:p w:rsidRPr="00A77598" w:rsidR="00A77598" w:rsidP="00295A7F" w:rsidRDefault="00A77598" w14:paraId="176F00B2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00A77598" w:rsidR="00295A7F" w:rsidP="00295A7F" w:rsidRDefault="00295A7F" w14:paraId="03E02C08" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77598">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A77598" w:rsidR="00295A7F" w:rsidP="00295A7F" w:rsidRDefault="00295A7F" w14:paraId="4A05F0D8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77598">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Datum och namnunderskrift</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00A77598" w:rsidR="00295A7F" w:rsidP="00295A7F" w:rsidRDefault="00295A7F" w14:paraId="40C97AB8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77598">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>_ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A77598" w:rsidR="00295A7F" w:rsidP="00295A7F" w:rsidRDefault="00295A7F" w14:paraId="19B9ECED" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00A77598" w:rsidR="00A77598" w:rsidP="00295A7F" w:rsidRDefault="00A77598" w14:paraId="7BC21704" w14:textId="77777777">
       <w:pPr>
@@ -811,51 +799,50 @@
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9212"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="00295A7F" w:rsidR="00295A7F" w:rsidTr="002D3283" w14:paraId="5C31F5BF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="531"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidRPr="00295A7F" w:rsidR="00295A7F" w:rsidP="00295A7F" w:rsidRDefault="00295A7F" w14:paraId="3B2A3FC0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00295A7F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Legitimation</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00295A7F" w:rsidR="00295A7F" w:rsidP="00295A7F" w:rsidRDefault="00295A7F" w14:paraId="5EDC6A63" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -960,105 +947,95 @@
     </w:p>
     <w:p w:rsidRPr="00A77598" w:rsidR="00295A7F" w:rsidP="00295A7F" w:rsidRDefault="00295A7F" w14:paraId="17315CC5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00A77598" w:rsidR="00295A7F" w:rsidP="00295A7F" w:rsidRDefault="00295A7F" w14:paraId="5BC0A2CB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00A77598" w:rsidR="00295A7F" w:rsidP="00295A7F" w:rsidRDefault="00295A7F" w14:paraId="08322C8D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77598">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A77598" w:rsidR="00295A7F" w:rsidP="00295A7F" w:rsidRDefault="00295A7F" w14:paraId="07E3D8CB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77598">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Datum och namnunderskrift (den som tar emot journalkopian)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A77598" w:rsidR="00295A7F" w:rsidRDefault="00295A7F" w14:paraId="4B00A6BB" w14:textId="77777777">
+    <w:p w:rsidRPr="00A77598" w:rsidR="00295A7F" w:rsidRDefault="00295A7F" w14:paraId="4B00A6BB" w14:textId="664B535B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A77598">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="2BF6A9E7" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Avgiftshandboken: Journalkopior </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="30E0D351" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:rStyle w:val="Stark"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:rStyle w:val="Stark"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Avgifter</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="3C17A072" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>RF § 33/12</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="7172FCF8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Avgift för 1 - 9 kopior/sidor: 0 kronor.</w:t>
@@ -1143,372 +1120,408 @@
         <w:t>Begär försäkringsbolag journalkopior tas avgift ut enligt ordinarie regler, se ovan. Begär person ut journalkopior från olika kliniker tas avgift ut från varje klinik. Vårdenhet bör överväga att låta bli att ta ut avgift exempelvis när journalkopior returneras för att det tog för lång tid innan man fick dem.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="49C9FE25" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="6527ACA1" w14:textId="640B813A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journalutlämnande ska ske i pappersformat enligt rutin </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId14">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:i/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>Journalutlämnande</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="3E167880" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="7F19A26F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Gäller även för personer från andra länder.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="157977A9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:rStyle w:val="Stark"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="6FF04145" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:rStyle w:val="Stark"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:rStyle w:val="Stark"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Loggutdrag</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="6F04DAB7" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Enligt Datainspektionen är begäran om loggutdrag från journal gratis för patient.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="284798FD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:rStyle w:val="Stark"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="5DC4FB26" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:rStyle w:val="Stark"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:rStyle w:val="Stark"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Registerutdrag</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="68E3C774" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Enligt Datainspektionen §26 är registerutdrag gratis en gång per år.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="0567A781" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="7491A4BA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:rStyle w:val="Stark"/>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:rStyle w:val="Stark"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Skicka journal</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="6EE7EE93" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="52B87CA1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Extern post</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="0A9216D1" w14:textId="736B1002">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kostnad för porto tillkommer om försändelsen väger mer än 50 gram.</w:t>
       </w:r>
       <w:r w:rsidR="00685EA5">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="2181F9BD" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">När journalkopior skickas med extern post ska försändelsen rekommenderas (pris enligt Postens portotabell). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="125688C7" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Kostnad för rekavgift tillkommer alltid även när antal journalkopior inte kommer upp till en kostnad. </w:t>
+        <w:t xml:space="preserve">Kostnad för rekavgift tillkommer alltid även när antal journalkopior inte kommer upp till en kostnad. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="1CC9E7DA" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Porto och rekavgift tas inte ut när journalkopior skickas till statlig myndighet m.fl</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Porto och rekavgift tas inte ut när journalkopior skickas till statlig myndighet m.fl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="08D05A75" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:rStyle w:val="Stark"/>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="3C2B0030" w14:textId="77777777">
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:rStyle w:val="Stark"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Översättning av journaler till främmande språk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>Rutinerna för hantering av patientuppgifter ska säkerställa att en patient kan ta del av sin patientjournal på ett sådant sätt som han eller hon kan förstå. 4 kap. 13 § SOSFS 2008:14.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="58B3086E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Vården ska låta utföra och bekosta översättningar av journaler i det fall patienten begär detta. Regionens upphandlade översättningstjänster ska anlitas.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="67573961" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="18411AC7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hyperlnk"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">För mer information se </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId15">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:i/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Avgiftshandboken</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="14AD0449" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hyperlnk"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="4C8A1CA4" w14:textId="39EF6405">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="2F0DA7E9" wp14:anchorId="02A2A692">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="2F0DA7E9" wp14:anchorId="02A2A692">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-33020</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>31115</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5591175" cy="666750"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Textruta 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5591175" cy="666750"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -1520,51 +1533,51 @@
                               <a:lumMod val="60000"/>
                               <a:lumOff val="40000"/>
                             </a:schemeClr>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="34DCDC39" w14:textId="77777777">
                             <w:pPr>
-                              <w:pStyle w:val="Heading1"/>
+                              <w:pStyle w:val="Rubrik1"/>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>Uppdaterat från föregående version</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00F4221E" w:rsidP="00F4221E" w:rsidRDefault="00F4221E" w14:paraId="0A3BAF84" w14:textId="77777777">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>Tagit bort utgången föreskrifthänvisning</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidRPr="00685EA5" w:rsidR="0016455B" w:rsidP="00F4221E" w:rsidRDefault="0016455B" w14:paraId="17F93E7E" w14:textId="057590AB">
@@ -1578,267 +1591,295 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="02A2A692">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 2" style="position:absolute;margin-left:-2.6pt;margin-top:2.45pt;width:440.25pt;height:52.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="white [3201]" strokecolor="#548dd4 [1951]" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIZaHqlQIAAMgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vEzEQvSPxHyzf6SYhSWnUTRVaFSGV&#10;tiJFPTteu7GwPcZ2sht+PWPvbhJKJVREDpux583X88ycXzRGk63wQYEt6fBkQImwHCpln0r67eH6&#10;3QdKQmS2YhqsKOlOBHoxf/vmvHYzMYI16Ep4gk5smNWupOsY3awoAl8Lw8IJOGFRKcEbFvHon4rK&#10;sxq9G12MBoNpUYOvnAcuQsDbq1ZJ59m/lILHOymDiESXFHOL+evzd5W+xfyczZ48c2vFuzTYP2Rh&#10;mLIYdO/qikVGNl794coo7iGAjCccTAFSKi5yDVjNcPCsmuWaOZFrQXKC29MU/p9bfrtduntPYvMR&#10;GnzAREjtwizgZaqnkd6kf8yUoB4p3O1pE00kHC8nk7Ph8HRCCUfddDo9nWRei4O18yF+EmBIEkrq&#10;8VkyW2x7EyJGRGgPScECaFVdK63zIbWCuNSebBk+oo45R7T4DaUtqTH4ewz9Nw+xGWWM3pgvULVe&#10;pwP8tc2A19gy7fW4v07h+jxyukfBUadtCipyv3UVHUjMUtxpkTDafhWSqCpz+UJ5jHNh9yVmdEJJ&#10;JOM1hh3+kNVrjNs60CJHBhv3xkZZ8C3BPRstUdX3/lVki0eSjupOYmxWTddcK6h22HMe2nEMjl8r&#10;bIwbFuI98zh/2Ga4U+IdfqQGfFjoJErW4H++dJ/wOBaopaTGeS5p+LFhXlCiP1scmLPheJwWQD6M&#10;J6cjPPhjzepYYzfmErDbhri9HM9iwkfdi9KDecTVs0hRUcUsx9gljb14Gdstg6uLi8Uig3DkHYs3&#10;dul4cp3oTW3/0Dwy77rZiDhVt9BPPps9G5EWmywtLDYRpMrzkwhuWe2Ix3WR+7RbbWkfHZ8z6rCA&#10;578AAAD//wMAUEsDBBQABgAIAAAAIQCpobfF3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/L&#10;TsMwEEX3SPyDNUhsUGuTEkhCnAohEFXFpuWxduMhiRqPo9htw98zrGA5ukf3nimXk+vFEcfQedJw&#10;PVcgkGpvO2o0vL89zzIQIRqypveEGr4xwLI6PytNYf2JNnjcxkZwCYXCaGhjHAopQ92iM2HuByTO&#10;vvzoTORzbKQdzYnLXS8TpW6lMx3xQmsGfGyx3m8PTsPL6+pjE9witetPm61j/ZRcqb3WlxfTwz2I&#10;iFP8g+FXn9WhYqedP5ANotcwSxMmNdzkIDjO7tIFiB1zKs9BVqX8/0D1AwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAMhloeqVAgAAyAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAKmht8XfAAAACAEAAA8AAAAAAAAAAAAAAAAA7wQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;">
+              <v:shape id="Textruta 2" style="position:absolute;margin-left:-2.6pt;margin-top:2.45pt;width:440.25pt;height:52.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="white [3201]" strokecolor="#548dd4 [1951]" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIZaHqlQIAAMgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vEzEQvSPxHyzf6SYhSWnUTRVaFSGV&#10;tiJFPTteu7GwPcZ2sht+PWPvbhJKJVREDpux583X88ycXzRGk63wQYEt6fBkQImwHCpln0r67eH6&#10;3QdKQmS2YhqsKOlOBHoxf/vmvHYzMYI16Ep4gk5smNWupOsY3awoAl8Lw8IJOGFRKcEbFvHon4rK&#10;sxq9G12MBoNpUYOvnAcuQsDbq1ZJ59m/lILHOymDiESXFHOL+evzd5W+xfyczZ48c2vFuzTYP2Rh&#10;mLIYdO/qikVGNl794coo7iGAjCccTAFSKi5yDVjNcPCsmuWaOZFrQXKC29MU/p9bfrtduntPYvMR&#10;GnzAREjtwizgZaqnkd6kf8yUoB4p3O1pE00kHC8nk7Ph8HRCCUfddDo9nWRei4O18yF+EmBIEkrq&#10;8VkyW2x7EyJGRGgPScECaFVdK63zIbWCuNSebBk+oo45R7T4DaUtqTH4ewz9Nw+xGWWM3pgvULVe&#10;pwP8tc2A19gy7fW4v07h+jxyukfBUadtCipyv3UVHUjMUtxpkTDafhWSqCpz+UJ5jHNh9yVmdEJJ&#10;JOM1hh3+kNVrjNs60CJHBhv3xkZZ8C3BPRstUdX3/lVki0eSjupOYmxWTddcK6h22HMe2nEMjl8r&#10;bIwbFuI98zh/2Ga4U+IdfqQGfFjoJErW4H++dJ/wOBaopaTGeS5p+LFhXlCiP1scmLPheJwWQD6M&#10;J6cjPPhjzepYYzfmErDbhri9HM9iwkfdi9KDecTVs0hRUcUsx9gljb14Gdstg6uLi8Uig3DkHYs3&#10;dul4cp3oTW3/0Dwy77rZiDhVt9BPPps9G5EWmywtLDYRpMrzkwhuWe2Ix3WR+7RbbWkfHZ8z6rCA&#10;578AAAD//wMAUEsDBBQABgAIAAAAIQCpobfF3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/L&#10;TsMwEEX3SPyDNUhsUGuTEkhCnAohEFXFpuWxduMhiRqPo9htw98zrGA5ukf3nimXk+vFEcfQedJw&#10;PVcgkGpvO2o0vL89zzIQIRqypveEGr4xwLI6PytNYf2JNnjcxkZwCYXCaGhjHAopQ92iM2HuByTO&#10;vvzoTORzbKQdzYnLXS8TpW6lMx3xQmsGfGyx3m8PTsPL6+pjE9witetPm61j/ZRcqb3WlxfTwz2I&#10;iFP8g+FXn9WhYqedP5ANotcwSxMmNdzkIDjO7tIFiB1zKs9BVqX8/0D1AwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAMhloeqVAgAAyAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAKmht8XfAAAACAEAAA8AAAAAAAAAAAAAAAAA7wQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="0016455B" w:rsidP="0016455B" w:rsidRDefault="0016455B" w14:paraId="34DCDC39" w14:textId="77777777">
                       <w:pPr>
-                        <w:pStyle w:val="Heading1"/>
+                        <w:pStyle w:val="Rubrik1"/>
                         <w:rPr>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>Uppdaterat från föregående version</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="00F4221E" w:rsidP="00F4221E" w:rsidRDefault="00F4221E" w14:paraId="0A3BAF84" w14:textId="77777777">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>Tagit bort utgången föreskrifthänvisning</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidRPr="00685EA5" w:rsidR="0016455B" w:rsidP="00F4221E" w:rsidRDefault="0016455B" w14:paraId="17F93E7E" w14:textId="057590AB">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00295A7F" w:rsidR="00055A70" w:rsidP="0016455B" w:rsidRDefault="00055A70" w14:paraId="5BC0ED89" w14:textId="7D821669">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00295A7F" w:rsidR="00055A70" w:rsidSect="00D466E6">
       <w:headerReference w:type="even" r:id="rId16"/>
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="680" w:footer="1247" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="590FCE60" w14:textId="77777777" w:rsidR="00295A7F" w:rsidRDefault="00295A7F" w:rsidP="00332D94">
+    <w:p w14:paraId="407A4F6C" w14:textId="77777777" w:rsidR="00295A7F" w:rsidRDefault="00295A7F" w:rsidP="00332D94">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D02FF28" w14:textId="77777777" w:rsidR="00295A7F" w:rsidRDefault="00295A7F" w:rsidP="00332D94">
+    <w:p w14:paraId="20026573" w14:textId="77777777" w:rsidR="00295A7F" w:rsidRDefault="00295A7F" w:rsidP="00332D94">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00FE4EA4" w:rsidRDefault="00C108F9" w14:paraId="38BCCB84" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00E3286E" w:rsidRDefault="00E3286E" w14:paraId="38BCCB84" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="008B0B3E" w:rsidRDefault="00C108F9" w14:paraId="3B64E7AD" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00E3286E" w:rsidRDefault="00E3286E" w14:paraId="3B64E7AD" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid"/>
+      <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7083"/>
       <w:gridCol w:w="1933"/>
     </w:tblGrid>
     <w:tr w:rsidR="0086669C" w:rsidTr="00220BF1" w14:paraId="169B2237" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00A26938" w:rsidR="0086669C" w:rsidP="0086669C" w:rsidRDefault="00667CF5" w14:paraId="3D266039" w14:textId="77777777">
+        <w:p w:rsidRPr="00A26938" w:rsidR="00E3286E" w:rsidP="0086669C" w:rsidRDefault="00667CF5" w14:paraId="3D266039" w14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="Footer"/>
+            <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00730DA5">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Instruktion: Journalkopia - Begäran om (avliden patient)</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="0086669C" w:rsidP="0086669C" w:rsidRDefault="00667CF5" w14:paraId="04464393" w14:textId="77777777">
+        <w:p w:rsidR="00E3286E" w:rsidP="0086669C" w:rsidRDefault="00667CF5" w14:paraId="04464393" w14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="Footer"/>
+            <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Sida </w:t>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
@@ -1880,196 +1921,256 @@
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="0086669C" w:rsidTr="00220BF1" w14:paraId="049BA934" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00730DA5" w:rsidR="0086669C" w:rsidP="0086669C" w:rsidRDefault="00667CF5" w14:paraId="587C5A37" w14:textId="770834EF">
+        <w:p w:rsidRPr="00730DA5" w:rsidR="00E3286E" w:rsidP="0086669C" w:rsidRDefault="00667CF5" w14:paraId="587C5A37" w14:textId="770834EF">
           <w:pPr>
-            <w:pStyle w:val="Footer"/>
+            <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="37904626">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Fastställd av: Hälso- och sjukvårdsdirektör, Publicerad: 2017-02-27</w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="37904626">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="37904626">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="002C73BB">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
+          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="37904626">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00CE3B56" w:rsidR="0086669C" w:rsidP="0086669C" w:rsidRDefault="00C108F9" w14:paraId="359DDFB3" w14:textId="77777777">
+        <w:p w:rsidRPr="00CE3B56" w:rsidR="00E3286E" w:rsidP="0086669C" w:rsidRDefault="00E3286E" w14:paraId="359DDFB3" w14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="Footer"/>
+            <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="0086669C" w:rsidTr="00220BF1" w14:paraId="450F38E4" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="37904626" w:rsidR="0086669C" w:rsidP="0086669C" w:rsidRDefault="00667CF5" w14:paraId="62B6D4D4" w14:textId="77777777">
+        <w:p w:rsidRPr="37904626" w:rsidR="00E3286E" w:rsidP="0086669C" w:rsidRDefault="00667CF5" w14:paraId="62B6D4D4" w14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="Footer"/>
+            <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Huvudförfattare: Agmyr Henrik RK STAB</w:t>
           </w:r>
+          <w:r w:rsidRPr="001E66B2">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="001E66B2">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="001E66B2">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00CE3B56" w:rsidR="0086669C" w:rsidP="0086669C" w:rsidRDefault="00C108F9" w14:paraId="1B0FB7E9" w14:textId="77777777">
+        <w:p w:rsidRPr="00CE3B56" w:rsidR="00E3286E" w:rsidP="0086669C" w:rsidRDefault="00E3286E" w14:paraId="1B0FB7E9" w14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="Footer"/>
+            <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="0086669C" w:rsidRDefault="00C108F9" w14:paraId="3D4C8F68" w14:textId="77777777">
+  <w:p w:rsidR="00E3286E" w:rsidRDefault="00E3286E" w14:paraId="3D4C8F68" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid"/>
+      <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7083"/>
       <w:gridCol w:w="1933"/>
     </w:tblGrid>
     <w:tr w:rsidR="000D6F1B" w:rsidTr="00595120" w14:paraId="283D25F8" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00A26938" w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="00667CF5" w14:paraId="20748AEE" w14:textId="77777777">
+        <w:p w:rsidRPr="00A26938" w:rsidR="00E3286E" w:rsidP="000D6F1B" w:rsidRDefault="00667CF5" w14:paraId="20748AEE" w14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="Footer"/>
+            <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00730DA5">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Instruktion: Journalkopia - Begäran om (avliden patient)</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00730DA5">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="00667CF5" w14:paraId="320295E4" w14:textId="77777777">
+        <w:p w:rsidR="00E3286E" w:rsidP="000D6F1B" w:rsidRDefault="00667CF5" w14:paraId="320295E4" w14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="Footer"/>
+            <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Sida </w:t>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
@@ -2111,237 +2212,283 @@
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="000D6F1B" w:rsidTr="00595120" w14:paraId="01EED0C1" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00730DA5" w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="00667CF5" w14:paraId="4CE66246" w14:textId="05F0BAC6">
+        <w:p w:rsidRPr="00730DA5" w:rsidR="00E3286E" w:rsidP="000D6F1B" w:rsidRDefault="00667CF5" w14:paraId="4CE66246" w14:textId="05F0BAC6">
           <w:pPr>
-            <w:pStyle w:val="Footer"/>
+            <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="37904626">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Fastställd av: Hälso- och sjukvårdsdirektör, Publicerad: 2017-02-27</w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="37904626">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="37904626">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="002C73BB">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
+          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="37904626">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00CE3B56" w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="00C108F9" w14:paraId="3D5506B3" w14:textId="77777777">
+        <w:p w:rsidRPr="00CE3B56" w:rsidR="00E3286E" w:rsidP="000D6F1B" w:rsidRDefault="00E3286E" w14:paraId="3D5506B3" w14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="Footer"/>
+            <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="000D6F1B" w:rsidTr="00595120" w14:paraId="0A90BD92" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="37904626" w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="00667CF5" w14:paraId="41CB39C8" w14:textId="77777777">
+        <w:p w:rsidRPr="37904626" w:rsidR="00E3286E" w:rsidP="000D6F1B" w:rsidRDefault="00667CF5" w14:paraId="41CB39C8" w14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="Footer"/>
+            <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Huvudförfattare: Agmyr Henrik RK STAB</w:t>
           </w:r>
+          <w:r w:rsidRPr="001E66B2">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="001E66B2">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="001E66B2">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00CE3B56" w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="00C108F9" w14:paraId="2C7473F1" w14:textId="77777777">
+        <w:p w:rsidRPr="00CE3B56" w:rsidR="00E3286E" w:rsidP="000D6F1B" w:rsidRDefault="00E3286E" w14:paraId="2C7473F1" w14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="Footer"/>
+            <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="000D6F1B" w:rsidRDefault="00C108F9" w14:paraId="2E4ECF54" w14:textId="77777777">
+  <w:p w:rsidR="00E3286E" w:rsidRDefault="00E3286E" w14:paraId="2E4ECF54" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C247CC8" w14:textId="77777777" w:rsidR="00295A7F" w:rsidRDefault="00295A7F" w:rsidP="00332D94">
+    <w:p w14:paraId="70A52F93" w14:textId="77777777" w:rsidR="00295A7F" w:rsidRDefault="00295A7F" w:rsidP="00332D94">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45F0C77F" w14:textId="77777777" w:rsidR="00295A7F" w:rsidRDefault="00295A7F" w:rsidP="00332D94">
+    <w:p w14:paraId="1D781EA6" w14:textId="77777777" w:rsidR="00295A7F" w:rsidRDefault="00295A7F" w:rsidP="00332D94">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00FE4EA4" w:rsidRDefault="00C108F9" w14:paraId="5EE4EA23" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00E3286E" w:rsidRDefault="00E3286E" w14:paraId="5EE4EA23" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid"/>
+      <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblW w:w="9016" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4508"/>
       <w:gridCol w:w="4508"/>
     </w:tblGrid>
     <w:tr w:rsidR="00E219F1" w:rsidTr="00220BF1" w14:paraId="46B1816B" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="841"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4508" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00E219F1" w:rsidP="00E219F1" w:rsidRDefault="00667CF5" w14:paraId="7737927F" w14:textId="77777777">
+        <w:p w:rsidR="00E3286E" w:rsidP="00E219F1" w:rsidRDefault="00667CF5" w14:paraId="7737927F" w14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
           </w:pPr>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Gäller för:</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="0090517B">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Region Halland</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="0090517B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="0090517B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4508" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00E219F1" w:rsidP="00E219F1" w:rsidRDefault="00667CF5" w14:paraId="29FC14AA" w14:textId="77777777">
+        <w:p w:rsidR="00E3286E" w:rsidP="00E219F1" w:rsidRDefault="00667CF5" w14:paraId="29FC14AA" w14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22BEC089" wp14:editId="0AED195F">
                 <wp:extent cx="1571625" cy="438150"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                 <wp:docPr id="43" name="Bildobjekt 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="logo.gif"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -2350,120 +2497,134 @@
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1571625" cy="438150"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00A479E9" w:rsidP="00E219F1" w:rsidRDefault="00C108F9" w14:paraId="1601A7BD" w14:textId="77777777">
+  <w:p w:rsidR="00E3286E" w:rsidP="00E219F1" w:rsidRDefault="00E3286E" w14:paraId="1601A7BD" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid"/>
+      <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblW w:w="9016" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4508"/>
       <w:gridCol w:w="4508"/>
     </w:tblGrid>
     <w:tr w:rsidR="000D6F1B" w:rsidTr="00595120" w14:paraId="1E211FE8" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="841"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4508" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="00667CF5" w14:paraId="19A9EEB7" w14:textId="77777777">
+        <w:p w:rsidR="00E3286E" w:rsidP="000D6F1B" w:rsidRDefault="00667CF5" w14:paraId="19A9EEB7" w14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
           </w:pPr>
           <w:r w:rsidRPr="00CE3B56">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Gäller för:</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="0090517B">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Region Halland</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="0090517B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="0090517B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4508" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="00667CF5" w14:paraId="2737AE29" w14:textId="77777777">
+        <w:p w:rsidR="00E3286E" w:rsidP="000D6F1B" w:rsidRDefault="00667CF5" w14:paraId="2737AE29" w14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77D1C5EB" wp14:editId="45A2C2E1">
                 <wp:extent cx="1571625" cy="438150"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                 <wp:docPr id="314315110" name="Bildobjekt 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="logo.gif"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -2472,60 +2633,60 @@
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1571625" cy="438150"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="008B0B3E" w:rsidRDefault="00C108F9" w14:paraId="2FC22883" w14:textId="77777777">
+  <w:p w:rsidR="00E3286E" w:rsidRDefault="00E3286E" w14:paraId="2FC22883" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17A726FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="802EEDDE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3142,51 +3303,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="12"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C1632FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C5E019C"/>
     <w:lvl w:ilvl="0" w:tplc="C08C3B94">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListParagraph"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -3427,95 +3588,95 @@
   <w:num w:numId="7" w16cid:durableId="954480238">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="827744557">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="719405936">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1406538035">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="803039641">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="913248494">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="600068317">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="38913"/>
+    <o:shapedefaults v:ext="edit" spidmax="40961"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003A2FF6"/>
     <w:rsid w:val="00055A70"/>
     <w:rsid w:val="00087B68"/>
     <w:rsid w:val="000B0C89"/>
     <w:rsid w:val="000C740E"/>
     <w:rsid w:val="0016455B"/>
     <w:rsid w:val="0018206E"/>
     <w:rsid w:val="002250BC"/>
     <w:rsid w:val="00225E0B"/>
     <w:rsid w:val="002416E9"/>
     <w:rsid w:val="00246F62"/>
     <w:rsid w:val="00251622"/>
     <w:rsid w:val="00271080"/>
     <w:rsid w:val="00295A7F"/>
+    <w:rsid w:val="00296A7C"/>
     <w:rsid w:val="002B2B9F"/>
     <w:rsid w:val="002D0241"/>
     <w:rsid w:val="002D2080"/>
     <w:rsid w:val="002E0A96"/>
     <w:rsid w:val="00332D94"/>
     <w:rsid w:val="003A2FF6"/>
     <w:rsid w:val="003C5B41"/>
     <w:rsid w:val="003E537C"/>
     <w:rsid w:val="00406C20"/>
     <w:rsid w:val="004A4717"/>
     <w:rsid w:val="00502956"/>
     <w:rsid w:val="005140DE"/>
     <w:rsid w:val="005254FA"/>
     <w:rsid w:val="005A5094"/>
     <w:rsid w:val="00614116"/>
     <w:rsid w:val="00633C84"/>
     <w:rsid w:val="00647E41"/>
     <w:rsid w:val="006534D8"/>
     <w:rsid w:val="00667CF5"/>
     <w:rsid w:val="00685EA5"/>
     <w:rsid w:val="00696200"/>
     <w:rsid w:val="00713D71"/>
     <w:rsid w:val="0074069B"/>
     <w:rsid w:val="00751A6C"/>
     <w:rsid w:val="0075659A"/>
@@ -3524,87 +3685,92 @@
     <w:rsid w:val="008C2342"/>
     <w:rsid w:val="00940ED2"/>
     <w:rsid w:val="00976C47"/>
     <w:rsid w:val="009806F9"/>
     <w:rsid w:val="009920B1"/>
     <w:rsid w:val="009D5FFA"/>
     <w:rsid w:val="009F76CD"/>
     <w:rsid w:val="00A047E5"/>
     <w:rsid w:val="00A33719"/>
     <w:rsid w:val="00A65321"/>
     <w:rsid w:val="00A70F9B"/>
     <w:rsid w:val="00A77598"/>
     <w:rsid w:val="00AB0079"/>
     <w:rsid w:val="00AB14D2"/>
     <w:rsid w:val="00B2523E"/>
     <w:rsid w:val="00B42FFF"/>
     <w:rsid w:val="00B94ACD"/>
     <w:rsid w:val="00BD31C6"/>
     <w:rsid w:val="00C108F9"/>
     <w:rsid w:val="00C1580D"/>
     <w:rsid w:val="00C43323"/>
     <w:rsid w:val="00CB3BB1"/>
     <w:rsid w:val="00D466E6"/>
     <w:rsid w:val="00D67040"/>
     <w:rsid w:val="00DD12E6"/>
+    <w:rsid w:val="00DD3F54"/>
     <w:rsid w:val="00E03E34"/>
+    <w:rsid w:val="00E3286E"/>
     <w:rsid w:val="00E40D4D"/>
     <w:rsid w:val="00E60727"/>
     <w:rsid w:val="00EA2DFC"/>
     <w:rsid w:val="00F01D75"/>
     <w:rsid w:val="00F4221E"/>
+    <w:rsid w:val="00F81397"/>
+    <w:rsid w:val="00FC7200"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="38913"/>
+    <o:shapedefaults v:ext="edit" spidmax="40961"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="681785C3"/>
+  <w15:docId w15:val="{4325C256-2894-45E2-A625-72EA21A89931}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3951,396 +4117,396 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000C740E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="ListParagraph"/>
+    <w:basedOn w:val="Liststycke"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Rubrik1Char1"/>
     <w:qFormat/>
     <w:rsid w:val="00A479E9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="26"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BD0566"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00BD0566"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
       <w:ind w:left="1434" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00633C84"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BallongtextChar1"/>
     <w:rsid w:val="009F76CD"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:rsid w:val="009F76CD"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00647E41"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00647E41"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="Normalwebb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00647E41"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="RubrikChar1"/>
     <w:qFormat/>
     <w:rsid w:val="00E71832"/>
     <w:rPr>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:rsid w:val="005A5094"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E71832"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs/>
       <w:color w:val="365F91"/>
       <w:sz w:val="22"/>
       <w:u w:val="single"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00332D94"/>
     <w:pPr>
       <w:ind w:left="260"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="008160E0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="4171"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:sz w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="Stark">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00295A7F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00055A70"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005254FA"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar1">
+    <w:name w:val="Sidfot Char1"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00633C84"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...1 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar1">
+    <w:name w:val="Ballongtext Char1"/>
+    <w:link w:val="Ballongtext"/>
     <w:rsid w:val="009F76CD"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar1">
+    <w:name w:val="Rubrik Char1"/>
+    <w:link w:val="Rubrik"/>
     <w:rsid w:val="00E71832"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char1">
+    <w:name w:val="Rubrik 1 Char1"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00A479E9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="26"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E219F1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="410011730">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="842207595">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4869,59 +5035,50 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">
       <Value>71</Value>
       <Value>62</Value>
       <Value>78</Value>
       <Value>27</Value>
       <Value>36</Value>
       <Value>4</Value>
       <Value>3</Value>
       <Value>2</Value>
       <Value>1</Value>
       <Value>34</Value>
     </TaxCatchAll>
     <FSCD_DocumentOwner xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">
       <UserInfo>
         <DisplayName>Kange Ingela RK</DisplayName>
         <AccountId>32</AccountId>
         <AccountType/>
       </UserInfo>
     </FSCD_DocumentOwner>
     <i4d846bafbc94e6c892c2f207f8e6714 xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Informationssäkerhet</TermName>
@@ -5003,52 +5160,67 @@
     </RHI_CoAuthorsMulti>
     <PublishingExpirationDate xmlns="a20921a3-d337-4f28-a5a8-d9fac85c55a0" xsi:nil="true"/>
     <FSCD_DocumentId_Temp xmlns="a20921a3-d337-4f28-a5a8-d9fac85c55a0">bda78e34-198b-4f95-8980-f034e6da364a</FSCD_DocumentId_Temp>
     <FSCD_DocumentIssuer xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">
       <UserInfo>
         <DisplayName>Pedersen Henrik RK STAB</DisplayName>
         <AccountId>42</AccountId>
         <AccountType/>
       </UserInfo>
     </FSCD_DocumentIssuer>
     <c462f665bad2437cb8ba36ab4de68df8 xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Region Halland</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d72d8b1f-b373-4815-ab51-a5608c837237</TermId>
         </TermInfo>
       </Terms>
     </c462f665bad2437cb8ba36ab4de68df8>
     <l3725d2185604df78b4bef80ff63202f xmlns="d7020d13-187d-4fc8-9816-bd01783b86ee">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </l3725d2185604df78b4bef80ff63202f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>True</openByDefault>
+  <xsnScope/>
+</customXsn>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Styrt dokument" ma:contentTypeID="0x010100FC1F9CDB39E1844A95B8BCB62021EBA1005FDA8F8E88469843B924F1C431D4C07B" ma:contentTypeVersion="28" ma:contentTypeDescription="Skapa ett nytt styrd dokument." ma:contentTypeScope="" ma:versionID="5a9cae2050bf7ee34bcc5371efdee525">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d7020d13-187d-4fc8-9816-bd01783b86ee" xmlns:ns3="a20921a3-d337-4f28-a5a8-d9fac85c55a0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="811aebc5e964168973a93cb24a02e523" ns2:_="" ns3:_="">
     <xsd:import namespace="d7020d13-187d-4fc8-9816-bd01783b86ee"/>
     <xsd:import namespace="a20921a3-d337-4f28-a5a8-d9fac85c55a0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:FSCD_DocumentIssuer"/>
                 <xsd:element ref="ns2:RHI_CoAuthorsMulti" minOccurs="0"/>
                 <xsd:element ref="ns2:FSCD_DocumentOwner"/>
                 <xsd:element ref="ns2:FSCD_DocumentId" minOccurs="0"/>
                 <xsd:element ref="ns2:FSCD_ReviewReminder" minOccurs="0"/>
                 <xsd:element ref="ns2:FSCD_ApprovedBy" minOccurs="0"/>
                 <xsd:element ref="ns2:FSCD_DocumentEdition" minOccurs="0"/>
                 <xsd:element ref="ns2:FSCD_DocumentInfo" minOccurs="0"/>
                 <xsd:element ref="ns2:FSCD_Source" minOccurs="0"/>
                 <xsd:element ref="ns2:FSCD_PublishingInfo" minOccurs="0"/>
                 <xsd:element ref="ns2:FSCD_IsPublished" minOccurs="0"/>
                 <xsd:element ref="ns2:RHI_ReviewersMulti" minOccurs="0"/>
@@ -5434,160 +5606,167 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...5 lines deleted...]
-</customXsn>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91F63746-59F5-4515-9B64-A9C0AACE9122}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a20921a3-d337-4f28-a5a8-d9fac85c55a0"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="d7020d13-187d-4fc8-9816-bd01783b86ee"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D29606C-EA37-431C-8CCC-32A60AF1AA83}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91F63746-59F5-4515-9B64-A9C0AACE9122}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8FEAB1F-6B2A-4EE2-8E5E-40A9964DAE87}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3A59713-222B-4A33-A418-DF9F49312377}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d7020d13-187d-4fc8-9816-bd01783b86ee"/>
     <ds:schemaRef ds:uri="a20921a3-d337-4f28-a5a8-d9fac85c55a0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8FEAB1F-6B2A-4EE2-8E5E-40A9964DAE87}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F06438D1-2EAD-4F6C-8CF5-620DC7A6F04F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{08356f43-a0bd-4477-95b6-0bed8b5d09a6}" enabled="1" method="Privileged" siteId="{22f085be-b523-4eaa-9a27-42f6cb11e0e6}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>572</Words>
-  <Characters>3035</Characters>
+  <Words>491</Words>
+  <Characters>3113</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>115</Lines>
+  <Paragraphs>75</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Journalkopia – begäran om (avliden patient)</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
+  <Company>Region Halland</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3600</CharactersWithSpaces>
+  <CharactersWithSpaces>3529</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Journalkopia - Begäran om (avliden patient)</dc:title>
   <dc:creator/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FC1F9CDB39E1844A95B8BCB62021EBA1005FDA8F8E88469843B924F1C431D4C07B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="FSCD_DocumentType">
     <vt:lpwstr>1;#Blankett|bffdd78a-4a43-43f6-bebc-861377f1dca0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="RHI_MSChapter">
     <vt:lpwstr>34;#309. Informationssäkerhet|72a66159-ea04-4130-9e90-bbc83910d7c7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="RHI_MeSHMulti">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="RHI_AppliesToOrganizationMulti">
     <vt:lpwstr>2;#Region Halland|d72d8b1f-b373-4815-ab51-a5608c837237</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="RHI_KeywordsMulti">
     <vt:lpwstr>36;#Informationssäkerhet|504927aa-f8a3-4b57-8428-0aff2c079f5d;#78;#Patient|120a2a3f-4920-404d-a868-c1e08ddbbcbc;#27;#Allmän handling|06682fc4-b92b-40d1-82ab-ca8c6014d90a;#62;#Journal|e82f75e4-2614-473a-b83d-f4a4b82fc1f1;#3;#IT Vårdsystem|3c644aad-2e66-4432-97d8-36000a0b78c2;#4;#VAS|71323268-bae3-4593-afac-c5224ca03538</vt:lpwstr>