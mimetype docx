--- v0 (2025-10-06)
+++ v1 (2026-04-16)
@@ -1310,51 +1310,51 @@
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="0086669C" w:rsidTr="00220BF1" w14:paraId="450F38E4" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="37904626" w:rsidR="0086669C" w:rsidP="0086669C" w:rsidRDefault="0086669C" w14:paraId="62B6D4D4" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">Huvudförfattare: Pettersson Hans RK</w:t>
+            <w:t xml:space="preserve">Huvudförfattare: Pettersson Hans</w:t>
           </w:r>
           <w:r w:rsidRPr="001E66B2">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="00CE3B56" w:rsidR="0086669C" w:rsidP="0086669C" w:rsidRDefault="0086669C" w14:paraId="1B0FB7E9" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
@@ -1548,51 +1548,51 @@
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="000D6F1B" w:rsidTr="00595120" w14:paraId="0A90BD92" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="37904626" w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="000D6F1B" w14:paraId="41CB39C8" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">Huvudförfattare: Pettersson Hans RK</w:t>
+            <w:t xml:space="preserve">Huvudförfattare: Pettersson Hans</w:t>
           </w:r>
           <w:r w:rsidRPr="001E66B2">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="00CE3B56" w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="000D6F1B" w14:paraId="2C7473F1" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>