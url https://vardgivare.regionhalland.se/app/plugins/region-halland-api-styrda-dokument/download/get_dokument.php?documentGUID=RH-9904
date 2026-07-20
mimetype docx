--- v1 (2026-04-16)
+++ v2 (2026-07-20)
@@ -1310,51 +1310,51 @@
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="0086669C" w:rsidTr="00220BF1" w14:paraId="450F38E4" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="37904626" w:rsidR="0086669C" w:rsidP="0086669C" w:rsidRDefault="0086669C" w14:paraId="62B6D4D4" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">Huvudförfattare: Pettersson Hans</w:t>
+            <w:t xml:space="preserve">Huvudförfattare: Jaxwall Lindblom Mari RK</w:t>
           </w:r>
           <w:r w:rsidRPr="001E66B2">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="00CE3B56" w:rsidR="0086669C" w:rsidP="0086669C" w:rsidRDefault="0086669C" w14:paraId="1B0FB7E9" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
@@ -1548,51 +1548,51 @@
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="000D6F1B" w:rsidTr="00595120" w14:paraId="0A90BD92" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7083" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="37904626" w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="000D6F1B" w14:paraId="41CB39C8" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">Huvudförfattare: Pettersson Hans</w:t>
+            <w:t xml:space="preserve">Huvudförfattare: Jaxwall Lindblom Mari RK</w:t>
           </w:r>
           <w:r w:rsidRPr="001E66B2">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1933" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="00CE3B56" w:rsidR="000D6F1B" w:rsidP="000D6F1B" w:rsidRDefault="000D6F1B" w14:paraId="2C7473F1" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>